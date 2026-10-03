--- v2 (2026-08-17)
+++ v3 (2026-10-03)
@@ -12,178 +12,307 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190003/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Vl. Previsto</t>
   </si>
   <si>
     <t>Vl. Repassado</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>44190003/2026</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202644190003-MARCIO HONAISER ao ente 06080394000111 - MUNICIPIO DE FORTALE...</t>
+    <t>Pavimentação de estradas vicinais no município de Fortaleza dos Nogueiras&amp;</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>R$ 1.592.000,00</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>FORTALEZA DOS NOGUEIRAS</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 1.564.976,38</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>R$ 1.234.063,72</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>77,5%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2026.7204003 | Data: 23/07/2026 | Vl. Empenhado: R$ 1.564.976,38 | Vl. Liquidado: R$ 1.234.063,72 | Vl. Pago: R$ 1.234.063,72</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>G.F.OLIVEIRA CONSTRUÇÕES LTDA.</t>
+  </si>
+  <si>
+    <t>07.171.180/0001-13</t>
+  </si>
+  <si>
+    <t>4.4.90.51.00</t>
+  </si>
+  <si>
+    <t>1-706</t>
+  </si>
+  <si>
+    <t>0716 / 1-054</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>R$ 330.912,66</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2026.7204003 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 787.446,30</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 446.617,42</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2026.7204003 (6 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>083101</t>
+  </si>
+  <si>
+    <t>R$ 728.368,14</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>PREFEITURA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS</t>
+  </si>
+  <si>
+    <t>R$ 15.768,61</t>
+  </si>
+  <si>
+    <t>I N S S</t>
+  </si>
+  <si>
+    <t>R$ 43.309,55</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 413.121,11</t>
+  </si>
+  <si>
+    <t>R$ 8.932,35</t>
+  </si>
+  <si>
+    <t>090902</t>
+  </si>
+  <si>
+    <t>INSS</t>
+  </si>
+  <si>
+    <t>R$ 24.563,96</t>
+  </si>
+  <si>
+    <t>► ALUISIO MENDES — Nº 202530430005/2025</t>
+  </si>
+  <si>
+    <t>ALUISIO MENDES</t>
+  </si>
+  <si>
+    <t>202530430005/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202530430005-ALUISIO MENDES ao ente 06080394000111 - MUNICIPIO DE FORTALEZ...</t>
+  </si>
+  <si>
+    <t>R$ 198.000,00</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...7 lines deleted...]
-  <si>
     <t>0,0%</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202644190003-MARCIO HONAISER ao ente 06080394000111 - MUNICIPIO DE FORTALEZA DOS NOGUEIRAS</t>
-[...19 lines deleted...]
-  <si>
     <t>1 - Transferencia especial referente a emenda 202530430005-ALUISIO MENDES ao ente 06080394000111 - MUNICIPIO DE FORTALEZA DOS NOGUEIRAS</t>
   </si>
   <si>
     <t>► WEVERTON — Nº 40840005/2025</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
     <t>40840005/2025</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>07/10/2025</t>
@@ -191,59 +320,1286 @@
   <si>
     <t>SAUDE</t>
   </si>
   <si>
     <t>Fortaleza dos Nogueiras</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190004/2025</t>
   </si>
   <si>
     <t>44190004/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 06080394000111 - MUNICIPIO DE FORTALE...</t>
   </si>
   <si>
     <t>R$ 1.188.000,00</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202544190004-MARCIO HONAISER ao ente 06080394000111 - MUNICIPIO DE FORTALEZA DOS NOGUEIRAS</t>
   </si>
   <si>
+    <t>► VIVIANE COELHO — Nº CNES 2449552/2025</t>
+  </si>
+  <si>
+    <t>VIVIANE COELHO</t>
+  </si>
+  <si>
+    <t>CNES 2449552/2025</t>
+  </si>
+  <si>
+    <t>CUSTEIO PARA AÇÃO DE ASSISTÊNCIA À SAÚDE DA UNID. MISTA CASA DE SAÚDE OVIDIO COELHO NOGUEIRA</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>R$ 502.143,66</t>
+  </si>
+  <si>
+    <t>100,4%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20258233021 | Data: 21/08/2025 | Vl. Empenhado: R$ 5.597,63 | Vl. Liquidado: R$ 5.597,63 | Vl. Pago: R$ 5.597,63</t>
+  </si>
+  <si>
+    <t>CICERO A T DOS S ANDRADE COMBUSTIVEIS</t>
+  </si>
+  <si>
+    <t>3.3.90.30.00</t>
+  </si>
+  <si>
+    <t>0210 / 2-074</t>
+  </si>
+  <si>
+    <t>043/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20258233021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.597,63</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20258233021 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.584,20</t>
+  </si>
+  <si>
+    <t>IRRF - PREF. MUNICIPAL DE FORTALEZA DOS NOGUEIRAS</t>
+  </si>
+  <si>
+    <t>R$ 13,43</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20258234008 | Data: 22/08/2025 | Vl. Empenhado: R$ 17.833,35 | Vl. Liquidado: R$ 17.833,35 | Vl. Pago: R$ 17.833,35</t>
+  </si>
+  <si>
+    <t>IMPERIO MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+  </si>
+  <si>
+    <t>260/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20258234008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 17.833,35</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20258234008 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 17.790,55</t>
+  </si>
+  <si>
+    <t>R$ 42,80</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20258237015 | Data: 25/08/2025 | Vl. Empenhado: R$ 6.357,71 | Vl. Liquidado: R$ 6.357,71 | Vl. Pago: R$ 6.357,71</t>
+  </si>
+  <si>
+    <t>SUPERMERCADO FORTALEZA</t>
+  </si>
+  <si>
+    <t>1-710</t>
+  </si>
+  <si>
+    <t>031/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20258237015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 6.357,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20258237015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20258240005 | Data: 28/08/2025 | Vl. Empenhado: R$ 2.937,84 | Vl. Liquidado: R$ 2.937,84 | Vl. Pago: R$ 2.937,84</t>
+  </si>
+  <si>
+    <t>MARIA SILVANA DE CASTRO DANTAS - ME</t>
+  </si>
+  <si>
+    <t>050332560001-19</t>
+  </si>
+  <si>
+    <t>230/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20258240005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.937,84</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20258240005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259244017 | Data: 01/09/2025 | Vl. Empenhado: R$ 8.338,12 | Vl. Liquidado: R$ 8.338,12 | Vl. Pago: R$ 8.338,12</t>
+  </si>
+  <si>
+    <t>E RODRIGUES DOS SANTOS LTDA</t>
+  </si>
+  <si>
+    <t>052/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259244017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.338,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259244017 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.318,11</t>
+  </si>
+  <si>
+    <t>R$ 20,01</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259245007 | Data: 02/09/2025 | Vl. Empenhado: R$ 7.233,20 | Vl. Liquidado: R$ 7.233,20 | Vl. Pago: R$ 7.233,20</t>
+  </si>
+  <si>
+    <t>E REGO COELHO LTDA</t>
+  </si>
+  <si>
+    <t>378210310001-13</t>
+  </si>
+  <si>
+    <t>048/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259245007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.233,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259245007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.215,84</t>
+  </si>
+  <si>
+    <t>R$ 17,36</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259245016 | Data: 02/09/2025 | Vl. Empenhado: R$ 4.528,91 | Vl. Liquidado: R$ 4.528,91 | Vl. Pago: R$ 4.528,91</t>
+  </si>
+  <si>
+    <t>IRINEU GIL ARRUDA COELHO</t>
+  </si>
+  <si>
+    <t>02483886000105</t>
+  </si>
+  <si>
+    <t>220/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259245016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.528,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259245016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259245023 | Data: 02/09/2025 | Vl. Empenhado: R$ 10.226,00 | Vl. Liquidado: R$ 10.226,00 | Vl. Pago: R$ 10.226,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259245023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.226,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259245023 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 10.103,29</t>
+  </si>
+  <si>
+    <t>R$ 122,71</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259245024 | Data: 02/09/2025 | Vl. Empenhado: R$ 3.156,48 | Vl. Liquidado: R$ 3.156,48 | Vl. Pago: R$ 3.156,48</t>
+  </si>
+  <si>
+    <t>QUALLY FARMA HOSPITALAE LTDA</t>
+  </si>
+  <si>
+    <t>107498550001-73</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00</t>
+  </si>
+  <si>
+    <t>7-710</t>
+  </si>
+  <si>
+    <t>259/2025/</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259245024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.156,48</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259245024 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 3.118,60</t>
+  </si>
+  <si>
+    <t>R$ 37,88</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259247001 | Data: 04/09/2025 | Vl. Empenhado: R$ 9.404,37 | Vl. Liquidado: R$ 9.404,37 | Vl. Pago: R$ 9.404,37</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259247001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.404,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259247001 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.296,32</t>
+  </si>
+  <si>
+    <t>R$ 108,05</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259247002 | Data: 04/09/2025 | Vl. Empenhado: R$ 6.383,20 | Vl. Liquidado: R$ 6.383,20 | Vl. Pago: R$ 6.383,20</t>
+  </si>
+  <si>
+    <t>259/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259247002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.383,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259247002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.306,60</t>
+  </si>
+  <si>
+    <t>R$ 76,60</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259247003 | Data: 04/09/2025 | Vl. Empenhado: R$ 9.075,25 | Vl. Liquidado: R$ 9.075,25 | Vl. Pago: R$ 9.075,25</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259247003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.075,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259247003 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.966,35</t>
+  </si>
+  <si>
+    <t>R$ 108,90</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259247004 | Data: 04/09/2025 | Vl. Empenhado: R$ 6.817,30 | Vl. Liquidado: R$ 6.817,30 | Vl. Pago: R$ 6.817,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259247004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.817,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259247004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.735,49</t>
+  </si>
+  <si>
+    <t>R$ 81,81</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259247005 | Data: 04/09/2025 | Vl. Empenhado: R$ 4.116,71 | Vl. Liquidado: R$ 4.116,71 | Vl. Pago: R$ 4.116,71</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259247005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 4.116,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259247005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.067,31</t>
+  </si>
+  <si>
+    <t>R$ 49,40</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259247006 | Data: 04/09/2025 | Vl. Empenhado: R$ 8.052,00 | Vl. Liquidado: R$ 8.052,00 | Vl. Pago: R$ 8.052,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259247006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.052,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259247006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.955,38</t>
+  </si>
+  <si>
+    <t>R$ 96,62</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259253003 | Data: 10/09/2025 | Vl. Empenhado: R$ 26.125,00 | Vl. Liquidado: R$ 26.125,00 | Vl. Pago: R$ 26.125,00</t>
+  </si>
+  <si>
+    <t>D PAULA LTDA</t>
+  </si>
+  <si>
+    <t>202327640001-10</t>
+  </si>
+  <si>
+    <t>- / 2-074</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259253003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 26.125,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259253003 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 25.602,50</t>
+  </si>
+  <si>
+    <t>R$ 522,50</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259254004 | Data: 11/09/2025 | Vl. Empenhado: R$ 8.988,96 | Vl. Liquidado: R$ 8.988,96 | Vl. Pago: R$ 8.988,96</t>
+  </si>
+  <si>
+    <t>407781210001-83</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259254004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.988,96</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259254004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.967,39</t>
+  </si>
+  <si>
+    <t>R$ 21,57</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259259006 | Data: 16/09/2025 | Vl. Empenhado: R$ 15.821,46 | Vl. Liquidado: R$ 15.821,46 | Vl. Pago: R$ 15.821,46</t>
+  </si>
+  <si>
+    <t>EDSON COSTA BARROS - ME</t>
+  </si>
+  <si>
+    <t>023/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259259006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>R$ 15.821,46</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259259006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259269015 | Data: 26/09/2025 | Vl. Empenhado: R$ 12.331,98 | Vl. Liquidado: R$ 12.331,98 | Vl. Pago: R$ 12.331,98</t>
+  </si>
+  <si>
+    <t>EQUATORIAL MARANHÃO DISTRIBUIDORA DE ENERGIA S.A</t>
+  </si>
+  <si>
+    <t>062727930001-84</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259269015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 12.331,98</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259269015 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 11.962,68</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 369,30</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20259269023 | Data: 26/09/2026 | Vl. Empenhado: R$ 9.312,95 | Vl. Liquidado: R$ 9.312,95 | Vl. Pago: R$ 9.312,95</t>
+  </si>
+  <si>
+    <t>232491560001-06</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20259269023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.312,95</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20259269023 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.290,60</t>
+  </si>
+  <si>
+    <t>R$ 22,35</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510275006 | Data: 02/10/2025 | Vl. Empenhado: R$ 12.751,00 | Vl. Liquidado: R$ 12.751,00 | Vl. Pago: R$ 12.751,00</t>
+  </si>
+  <si>
+    <t>J F COMBUSTIVEIS LTDA</t>
+  </si>
+  <si>
+    <t>075299330001-10</t>
+  </si>
+  <si>
+    <t>056/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510275006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 12.751,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510275006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>21/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 12.720,00</t>
+  </si>
+  <si>
+    <t>R$ 31,00</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510275007 | Data: 02/10/2025 | Vl. Empenhado: R$ 9.056,32 | Vl. Liquidado: R$ 9.056,32 | Vl. Pago: R$ 9.056,32</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510275007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.056,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510275007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.034,58</t>
+  </si>
+  <si>
+    <t>R$ 21,74</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510279004 | Data: 06/10/2025 | Vl. Empenhado: R$ 5.971,00 | Vl. Liquidado: R$ 5.971,00 | Vl. Pago: R$ 5.971,00</t>
+  </si>
+  <si>
+    <t>SALUT HOSPITALAR LTDA - ME</t>
+  </si>
+  <si>
+    <t>252108480001-76</t>
+  </si>
+  <si>
+    <t>180/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510279004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.971,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510279004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.899,35</t>
+  </si>
+  <si>
+    <t>R$ 71,65</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510280007 | Data: 07/10/2025 | Vl. Empenhado: R$ 9.100,00 | Vl. Liquidado: R$ 9.100,00 | Vl. Pago: R$ 9.100,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510280007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.100,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510280007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.990,80</t>
+  </si>
+  <si>
+    <t>R$ 109,20</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510288007 | Data: 15/10/2025 | Vl. Empenhado: R$ 9.624,37 | Vl. Liquidado: R$ 9.624,37 | Vl. Pago: R$ 9.624,37</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510288007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.624,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510288007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.508,88</t>
+  </si>
+  <si>
+    <t>R$ 115,49</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510288009 | Data: 15/10/2025 | Vl. Empenhado: R$ 6.513,37 | Vl. Liquidado: R$ 6.513,37 | Vl. Pago: R$ 6.513,37</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510288009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.513,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510288009 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.435,21</t>
+  </si>
+  <si>
+    <t>R$ 78,16</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301020 | Data: 28/10/2025 | Vl. Empenhado: R$ 5.717,54 | Vl. Liquidado: R$ 5.717,54 | Vl. Pago: R$ 5.717,54</t>
+  </si>
+  <si>
+    <t>368465680001-75</t>
+  </si>
+  <si>
+    <t>260/2025/</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.717,54</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301020 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.648,93</t>
+  </si>
+  <si>
+    <t>R$ 68,61</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301021 | Data: 28/10/2025 | Vl. Empenhado: R$ 5.375,60 | Vl. Liquidado: R$ 5.375,60 | Vl. Pago: R$ 5.375,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.375,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301021 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.311,09</t>
+  </si>
+  <si>
+    <t>R$ 64,51</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301022 | Data: 28/10/2025 | Vl. Empenhado: R$ 5.636,81 | Vl. Liquidado: R$ 5.636,81 | Vl. Pago: R$ 5.636,81</t>
+  </si>
+  <si>
+    <t>IMPÉRIO MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>36846568/0001-75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.636,81</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301022 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.569,17</t>
+  </si>
+  <si>
+    <t>IRRF - PREFEITURA MUNICIPAL DE FORTALEZA DOS NOGUEIRAS</t>
+  </si>
+  <si>
+    <t>R$ 67,64</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301023 | Data: 28/10/2025 | Vl. Empenhado: R$ 3.224,09 | Vl. Liquidado: R$ 3.224,09 | Vl. Pago: R$ 3.224,09</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.224,09</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301023 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.185,40</t>
+  </si>
+  <si>
+    <t>R$ 38,69</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301024 | Data: 28/10/2025 | Vl. Empenhado: R$ 5.578,70 | Vl. Liquidado: R$ 5.578,70 | Vl. Pago: R$ 5.578,70</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.578,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301024 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.511,76</t>
+  </si>
+  <si>
+    <t>R$ 66,94</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301025 | Data: 28/10/2025 | Vl. Empenhado: R$ 16.681,75 | Vl. Liquidado: R$ 16.681,75 | Vl. Pago: R$ 16.681,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.681,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301025 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.481,57</t>
+  </si>
+  <si>
+    <t>R$ 200,18</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301026 | Data: 28/10/2025 | Vl. Empenhado: R$ 21.732,90 | Vl. Liquidado: R$ 21.732,90 | Vl. Pago: R$ 21.732,90</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 21.732,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301026 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 21.472,11</t>
+  </si>
+  <si>
+    <t>R$ 260,79</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301027 | Data: 28/10/2025 | Vl. Empenhado: R$ 6.695,75 | Vl. Liquidado: R$ 6.695,75 | Vl. Pago: R$ 6.695,75</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.695,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301027 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.615,40</t>
+  </si>
+  <si>
+    <t>R$ 80,35</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301028 | Data: 28/10/2025 | Vl. Empenhado: R$ 17.807,05 | Vl. Liquidado: R$ 17.807,05 | Vl. Pago: R$ 17.807,05</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301028 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 17.807,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301028 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 17.593,37</t>
+  </si>
+  <si>
+    <t>R$ 213,68</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202512337001 | Data: 03/12/2025 | Vl. Empenhado: R$ 3.849,52 | Vl. Liquidado: R$ 3.849,52 | Vl. Pago: R$ 3.849,52</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202512337001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 3.849,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202512337001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510301029 | Data: 28/10/2025 | Vl. Empenhado: R$ 420,00 | Vl. Liquidado: R$ 420,00 | Vl. Pago: R$ 420,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510301029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 420,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510301029 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 414,96</t>
+  </si>
+  <si>
+    <t>R$ 5,04</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202510304101 | Data: 31/10/2025 | Vl. Empenhado: R$ 5.670,51 | Vl. Liquidado: R$ 5.670,51 | Vl. Pago: R$ 5.670,51</t>
+  </si>
+  <si>
+    <t>02483886/0001-05</t>
+  </si>
+  <si>
+    <t>027/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202510304101 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.670,51</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202510304101 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511307002 | Data: 03/11/2025 | Vl. Empenhado: R$ 143,00 | Vl. Liquidado: R$ 143,00 | Vl. Pago: R$ 143,00</t>
+  </si>
+  <si>
+    <t>0210 / 2-74</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511307002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 143,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511307002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 142,66</t>
+  </si>
+  <si>
+    <t>R$ 0,34</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511307004 | Data: 03/11/2025 | Vl. Empenhado: R$ 470,00 | Vl. Liquidado: R$ 470,00 | Vl. Pago: R$ 470,00</t>
+  </si>
+  <si>
+    <t>VALDINEI COELHO SILVA</t>
+  </si>
+  <si>
+    <t>57550190/0001-38</t>
+  </si>
+  <si>
+    <t>036/2025/</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511307004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 470,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511307004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 460,55</t>
+  </si>
+  <si>
+    <t>R$ 9,45</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511310004 | Data: 06/11/2025 | Vl. Empenhado: R$ 25.083,96 | Vl. Liquidado: R$ 25.083,96 | Vl. Pago: R$ 25.083,96</t>
+  </si>
+  <si>
+    <t>394/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511310004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 25.083,96</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511310004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 25.023,76</t>
+  </si>
+  <si>
+    <t>R$ 60,20</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511315006 | Data: 11/11/2025 | Vl. Empenhado: R$ 3.003,00 | Vl. Liquidado: R$ 3.003,00 | Vl. Pago: R$ 3.003,00</t>
+  </si>
+  <si>
+    <t>25210848/0001-76</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511315006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 3.003,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511315006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>58939-X</t>
+  </si>
+  <si>
+    <t>R$ 2.966,96</t>
+  </si>
+  <si>
+    <t>R$ 36,04</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511311003 | Data: 07/11/2025 | Vl. Empenhado: R$ 36.990,00 | Vl. Liquidado: R$ 36.990,00 | Vl. Pago: R$ 36.990,00</t>
+  </si>
+  <si>
+    <t>378/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511311003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 36.990,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511311003 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 36.250,20</t>
+  </si>
+  <si>
+    <t>R$ 739,80</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511315007 | Data: 11/11/2025 | Vl. Empenhado: R$ 6.755,00 | Vl. Liquidado: R$ 6.755,00 | Vl. Pago: R$ 6.755,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511315007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.755,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511315007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.673,94</t>
+  </si>
+  <si>
+    <t>R$ 81,06</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511315008 | Data: 11/11/2025 | Vl. Empenhado: R$ 5.740,00 | Vl. Liquidado: R$ 5.740,00 | Vl. Pago: R$ 5.740,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511315008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.740,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511315008 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.671,12</t>
+  </si>
+  <si>
+    <t>R$ 68,88</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511311012 | Data: 07/11/2025 | Vl. Empenhado: R$ 24.648,58 | Vl. Liquidado: R$ 24.648,58 | Vl. Pago: R$ 24.648,58</t>
+  </si>
+  <si>
+    <t>397/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511311012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 24.648,58</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511311012 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 24.589,42</t>
+  </si>
+  <si>
+    <t>R$ 59,16</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511321009 | Data: 17/11/2025 | Vl. Empenhado: R$ 23.248,30 | Vl. Liquidado: R$ 23.248,30 | Vl. Pago: R$ 23.248,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511321009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 23.248,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511321009 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 22.969,32</t>
+  </si>
+  <si>
+    <t>R$ 278,98</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511321010 | Data: 17/11/2025 | Vl. Empenhado: R$ 16.842,60 | Vl. Liquidado: R$ 16.842,60 | Vl. Pago: R$ 16.842,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511321010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.842,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511321010 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 16.640,49</t>
+  </si>
+  <si>
+    <t>R$ 202,11</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511321014 | Data: 29/09/2026 | Vl. Empenhado: R$ 9.619,45 | Vl. Liquidado: R$ 9.619,45 | Vl. Pago: R$ 9.619,45</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511321014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.619,45</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511321014 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.504,02</t>
+  </si>
+  <si>
+    <t>R$ 115,43</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 202511321011 | Data: 17/11/2025 | Vl. Empenhado: R$ 5.645,28 | Vl. Liquidado: R$ 5.645,28 | Vl. Pago: R$ 5.645,28</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 202511321011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.645,28</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 202511321011 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.577,54</t>
+  </si>
+  <si>
+    <t>R$ 67,74</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20258233017 | Data: 21/08/2025 | Vl. Empenhado: R$ 2.801,75 | Vl. Liquidado: R$ 2.801,75 | Vl. Pago: R$ 2.801,75</t>
+  </si>
+  <si>
+    <t>024838860001-05</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20258233017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.801,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20258233017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20258233016 | Data: 21/08/2025 | Vl. Empenhado: R$ 7.104,32 | Vl. Liquidado: R$ 7.104,32 | Vl. Pago: R$ 7.104,32</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20258233016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.104,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20258233016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 20260242001 | Data: 11/02/2026 | Vl. Empenhado: R$ 3,72 | Vl. Liquidado: R$ 3,72 | Vl. Pago: R$ 3,72</t>
+  </si>
+  <si>
+    <t>ESTADO DO MARANHÃO - FUNDO ESTADUAL DE SAÚDE FES</t>
+  </si>
+  <si>
+    <t>060239530001-51</t>
+  </si>
+  <si>
+    <t>1004 / 2-075</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 20260242001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>DEVOLUÇÃO SALDO</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>R$ 3,72</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 20260242001 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► MÁRCIO HONAISER — Nº 202544190001/2025</t>
   </si>
   <si>
     <t>202544190001/2025</t>
   </si>
   <si>
-    <t>R$ 500.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>► ALUISIO MENDES — Nº 202530430004/2025</t>
   </si>
   <si>
     <t>202530430004/2025</t>
   </si>
   <si>
     <t>R$ 2.250.000,00</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>► AMANDA GENTIL — Nº 202442980001/2024</t>
   </si>
   <si>
     <t>Amanda Gentil</t>
   </si>
   <si>
     <t>202442980001/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202442980001-Amanda Gentil ao ente 06080394000111 - MUNICIPIO DE FORTALEZA...</t>
@@ -320,54 +1676,54 @@
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 06080394000111 - MUNICIPIO DE FORTALEZA...</t>
   </si>
   <si>
     <t>R$ 250.000,00</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 06080394000111 - MUNICIPIO DE FORTALEZA DOS NOGUEIRAS</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120004/2022</t>
   </si>
   <si>
     <t>42120004/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202242120004-Josivaldo JP ao ente 06080394000111 - MUNICIPIO DE FORTALEZA...</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
+    <t>ENCARGOS ESPECIAIS</t>
+  </si>
+  <si>
     <t>1 - Transferência especial referente à emenda 202242120004-Josivaldo JP ao ente 06080394000111 - MUNICIPIO DE FORTALEZA DOS NOGUEIRAS</t>
-  </si>
-[...1 lines deleted...]
-    <t>ENCARGOS ESPECIAIS</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 202271110004/2022</t>
   </si>
   <si>
     <t>202271110004/2022</t>
   </si>
   <si>
     <t>R$ 700.000,00</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>► ANDRÉ FUFUCA — Nº 30460004/2022</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
     <t>30460004/2022</t>
   </si>
   <si>
     <t>► MARRECA FILHO — Nº 41200012/2021</t>
   </si>
@@ -376,156 +1732,306 @@
   </si>
   <si>
     <t>41200012/2021</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
     <t>22/06/2021</t>
   </si>
   <si>
     <t>► ANDRÉ FUFUCA — Nº 202130460001/2021</t>
   </si>
   <si>
     <t>202130460001/2021</t>
   </si>
   <si>
     <t>R$ 600.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="11" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="11" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -794,54 +2300,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J201"/>
+  <dimension ref="A1:J969"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J196" sqref="J196"/>
+      <selection activeCell="J964" sqref="J964"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -958,2939 +2464,12196 @@
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A12" s="7"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="2"/>
+      <c r="A14" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16">
+        <v>72</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="18">
+        <v>75</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="E26" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="23">
+        <v>83102</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="25">
+        <v>90901</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="23">
+        <v>5535</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E30" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="27"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B36" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="C36" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D36" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E36" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F36" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="4" t="s">
+      <c r="G36" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
+      <c r="H36" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I36" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="J36" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
-[...7 lines deleted...]
-      <c r="D16" s="3" t="s">
+    <row r="37" spans="1:10">
+      <c r="A37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="3" t="s">
+      <c r="E37" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F37" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G37" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H37" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A18" t="s">
+      <c r="I37" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
         <v>20</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="B39" t="s">
+        <v>79</v>
+      </c>
+      <c r="C39" t="s">
         <v>21</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="D39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
         <v>5</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F39" t="s">
         <v>14</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G39" t="s">
         <v>7</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H39" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
-      <c r="A19" t="s">
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
         <v>9</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B40" t="s">
         <v>18</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C40" t="s">
         <v>23</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D40" t="s">
         <v>24</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E40" t="s">
         <v>25</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F40" t="s">
         <v>26</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G40" t="s">
         <v>8</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H40" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
-      <c r="A20" t="s">
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
         <v>27</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="B41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" t="s">
         <v>28</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="D41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" t="s">
         <v>29</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="F41" t="s">
+        <v>83</v>
+      </c>
+      <c r="G41" t="s">
         <v>31</v>
       </c>
-      <c r="H20" t="s">
-[...276 lines deleted...]
-        <v>56</v>
+      <c r="H41" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" t="s">
+        <v>6</v>
+      </c>
+      <c r="F42" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="27"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
         <v>20</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="B51" t="s">
+        <v>88</v>
+      </c>
+      <c r="C51" t="s">
         <v>21</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="D51" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" t="s">
         <v>5</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="F51" t="s">
+        <v>89</v>
+      </c>
+      <c r="G51" t="s">
         <v>7</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H51" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
-      <c r="A43" t="s">
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
         <v>9</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B52" t="s">
         <v>18</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C52" t="s">
         <v>23</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="D52" t="s">
+        <v>94</v>
+      </c>
+      <c r="E52" t="s">
         <v>25</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="F52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G52" t="s">
         <v>8</v>
       </c>
-      <c r="H43" t="s">
-[...4 lines deleted...]
-      <c r="A44" t="s">
+      <c r="H52" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
         <v>27</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="B53" t="s">
+        <v>92</v>
+      </c>
+      <c r="C53" t="s">
         <v>28</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="D53" t="s">
+        <v>92</v>
+      </c>
+      <c r="E53" t="s">
         <v>29</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44" t="s">
+      <c r="F53" t="s">
+        <v>83</v>
+      </c>
+      <c r="G53" t="s">
         <v>31</v>
       </c>
-      <c r="H44" t="s">
-[...99 lines deleted...]
-        <v>61</v>
+      <c r="H53" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54" t="s">
+        <v>84</v>
+      </c>
+      <c r="E54" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="27"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
         <v>20</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B63" t="s">
+        <v>97</v>
+      </c>
+      <c r="C63" t="s">
         <v>21</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54" t="s">
+      <c r="D63" t="s">
+        <v>100</v>
+      </c>
+      <c r="E63" t="s">
         <v>5</v>
       </c>
-      <c r="F54" t="s">
-[...2 lines deleted...]
-      <c r="G54" t="s">
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" t="s">
         <v>7</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H63" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="55" spans="1:10">
-      <c r="A55" t="s">
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
         <v>9</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B64" t="s">
         <v>18</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C64" t="s">
         <v>23</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55" t="s">
+      <c r="D64" t="s">
+        <v>24</v>
+      </c>
+      <c r="E64" t="s">
         <v>25</v>
       </c>
-      <c r="F55" t="s">
-[...2 lines deleted...]
-      <c r="G55" t="s">
+      <c r="F64" t="s">
+        <v>26</v>
+      </c>
+      <c r="G64" t="s">
         <v>8</v>
       </c>
-      <c r="H55" t="s">
-[...4 lines deleted...]
-      <c r="A56" t="s">
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
         <v>27</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="B65" t="s">
+        <v>99</v>
+      </c>
+      <c r="C65" t="s">
         <v>28</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="D65" t="s">
+        <v>99</v>
+      </c>
+      <c r="E65" t="s">
         <v>29</v>
       </c>
-      <c r="F56" t="s">
-[...2 lines deleted...]
-      <c r="G56" t="s">
+      <c r="F65" t="s">
+        <v>83</v>
+      </c>
+      <c r="G65" t="s">
         <v>31</v>
       </c>
-      <c r="H56" t="s">
-[...99 lines deleted...]
-        <v>65</v>
+      <c r="H65" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" t="s">
+        <v>84</v>
+      </c>
+      <c r="E66" t="s">
+        <v>6</v>
+      </c>
+      <c r="F66" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="27"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B71" s="2"/>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2"/>
+      <c r="F71" s="2"/>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
         <v>20</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="B75" t="s">
+        <v>104</v>
+      </c>
+      <c r="C75" t="s">
         <v>21</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66" t="s">
+      <c r="D75" t="s">
+        <v>108</v>
+      </c>
+      <c r="E75" t="s">
         <v>5</v>
       </c>
-      <c r="F66" t="s">
-[...2 lines deleted...]
-      <c r="G66" t="s">
+      <c r="F75" t="s">
+        <v>89</v>
+      </c>
+      <c r="G75" t="s">
         <v>7</v>
       </c>
-      <c r="H66" t="s">
-[...4 lines deleted...]
-      <c r="A67" t="s">
+      <c r="H75" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
         <v>9</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B76" t="s">
         <v>18</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C76" t="s">
         <v>23</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67" t="s">
+      <c r="D76" t="s">
+        <v>109</v>
+      </c>
+      <c r="E76" t="s">
         <v>25</v>
       </c>
-      <c r="F67" t="s">
-[...2 lines deleted...]
-      <c r="G67" t="s">
+      <c r="F76" t="s">
+        <v>26</v>
+      </c>
+      <c r="G76" t="s">
         <v>8</v>
       </c>
-      <c r="H67" t="s">
-[...4 lines deleted...]
-      <c r="A68" t="s">
+      <c r="H76" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" t="s">
         <v>27</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="B77" t="s">
+        <v>107</v>
+      </c>
+      <c r="C77" t="s">
         <v>28</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="D77" t="s">
+        <v>107</v>
+      </c>
+      <c r="E77" t="s">
         <v>29</v>
       </c>
-      <c r="F68" t="s">
-[...2 lines deleted...]
-      <c r="G68" t="s">
+      <c r="F77" t="s">
+        <v>110</v>
+      </c>
+      <c r="G77" t="s">
         <v>31</v>
       </c>
-      <c r="H68" t="s">
-[...99 lines deleted...]
-        <v>61</v>
+      <c r="H77" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="B78" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="C78" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D78" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E78" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
-[...27 lines deleted...]
-      <c r="G79" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B82" s="8"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8"/>
+      <c r="H82" s="8"/>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E83" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G83" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B84" s="3">
+        <v>23249156000106</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D84" s="3">
+        <v>1710</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" s="12"/>
+      <c r="C85" s="12"/>
+      <c r="D85" s="12"/>
+      <c r="E85" s="12"/>
+      <c r="F85" s="12"/>
+      <c r="G85" s="12"/>
+      <c r="H85" s="12"/>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B87" s="13"/>
+      <c r="C87" s="13"/>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="16">
+        <v>2509</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="B91" s="20"/>
+      <c r="C91" s="20"/>
+      <c r="D91" s="20"/>
+      <c r="E91" s="20"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C92" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E92" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="H79" t="s">
-[...22 lines deleted...]
-      <c r="G80" t="s">
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="23">
+        <v>6362</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="E93" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D94" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="E94" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="8"/>
+      <c r="C96" s="8"/>
+      <c r="D96" s="8"/>
+      <c r="E96" s="8"/>
+      <c r="F96" s="8"/>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F97" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G97" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B98" s="3">
+        <v>36846568000175</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D98" s="3">
+        <v>1710</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B99" s="12"/>
+      <c r="C99" s="12"/>
+      <c r="D99" s="12"/>
+      <c r="E99" s="12"/>
+      <c r="F99" s="12"/>
+      <c r="G99" s="12"/>
+      <c r="H99" s="12"/>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B101" s="13"/>
+      <c r="C101" s="13"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C102" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="H80" t="s">
-[...10 lines deleted...]
-      <c r="C81" t="s">
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="16">
+        <v>4.076</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="C103" s="17" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B105" s="20"/>
+      <c r="C105" s="20"/>
+      <c r="D105" s="20"/>
+      <c r="E105" s="20"/>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C106" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="D81" t="s">
-[...45 lines deleted...]
-      <c r="G87" s="4" t="s">
+      <c r="E106" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="H87" s="4" t="s">
-[...308 lines deleted...]
-        <v>84</v>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B107" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="E107" s="23" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="108" spans="1:10">
-      <c r="A108" s="7"/>
+      <c r="A108" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C108" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D108" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="E108" s="25" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="110" spans="1:10">
-      <c r="A110" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J110" s="2"/>
+      <c r="A110" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B110" s="8"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="8"/>
+      <c r="E110" s="8"/>
+      <c r="F110" s="8"/>
+      <c r="G110" s="8"/>
+      <c r="H110" s="8"/>
     </row>
     <row r="111" spans="1:10">
-      <c r="A111" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A111" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C111" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E111" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F111" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G111" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H111" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="C112" s="3"/>
+        <v>136</v>
+      </c>
+      <c r="B112" s="3">
+        <v>11300019000170</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>114</v>
+      </c>
       <c r="D112" s="3" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="F112" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B113" s="12"/>
+      <c r="C113" s="12"/>
+      <c r="D113" s="12"/>
+      <c r="E113" s="12"/>
+      <c r="F113" s="12"/>
+      <c r="G113" s="12"/>
+      <c r="H113" s="12"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B115" s="13"/>
+      <c r="C115" s="13"/>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="16">
+        <v>5074</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="C117" s="17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B119" s="20"/>
+      <c r="C119" s="20"/>
+      <c r="D119" s="20"/>
+      <c r="E119" s="20"/>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C120" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E120" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="23">
+        <v>18841</v>
+      </c>
+      <c r="B121" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C121" s="23" t="s">
+        <v>136</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="E121" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B123" s="8"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+      <c r="F123" s="8"/>
+      <c r="G123" s="8"/>
+      <c r="H123" s="8"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C124" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E124" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F124" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G124" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H124" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D125" s="3">
+        <v>1710</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B126" s="12"/>
+      <c r="C126" s="12"/>
+      <c r="D126" s="12"/>
+      <c r="E126" s="12"/>
+      <c r="F126" s="12"/>
+      <c r="G126" s="12"/>
+      <c r="H126" s="12"/>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B128" s="13"/>
+      <c r="C128" s="13"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="16">
+        <v>1673</v>
+      </c>
+      <c r="B130" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C130" s="17" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B132" s="20"/>
+      <c r="C132" s="20"/>
+      <c r="D132" s="20"/>
+      <c r="E132" s="20"/>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C133" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E133" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="23">
+        <v>12870</v>
+      </c>
+      <c r="B134" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="D134" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="E134" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B136" s="8"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="8"/>
+      <c r="G136" s="8"/>
+      <c r="H136" s="8"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E137" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F137" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H137" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B138" s="3">
+        <v>40778121000183</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B139" s="12"/>
+      <c r="C139" s="12"/>
+      <c r="D139" s="12"/>
+      <c r="E139" s="12"/>
+      <c r="F139" s="12"/>
+      <c r="G139" s="12"/>
+      <c r="H139" s="12"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="B141" s="13"/>
+      <c r="C141" s="13"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B142" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="16">
+        <v>310</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="C143" s="17" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B145" s="20"/>
+      <c r="C145" s="20"/>
+      <c r="D145" s="20"/>
+      <c r="E145" s="20"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C146" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E146" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="23">
+        <v>14500</v>
+      </c>
+      <c r="B147" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C147" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="D147" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="E147" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B148" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C148" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D148" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="E148" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B150" s="8"/>
+      <c r="C150" s="8"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="8"/>
+      <c r="G150" s="8"/>
+      <c r="H150" s="8"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C151" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E151" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F151" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H151" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H152" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B153" s="12"/>
+      <c r="C153" s="12"/>
+      <c r="D153" s="12"/>
+      <c r="E153" s="12"/>
+      <c r="F153" s="12"/>
+      <c r="G153" s="12"/>
+      <c r="H153" s="12"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B155" s="13"/>
+      <c r="C155" s="13"/>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B156" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C156" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="16">
+        <v>230</v>
+      </c>
+      <c r="B157" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="C157" s="17" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B159" s="20"/>
+      <c r="C159" s="20"/>
+      <c r="D159" s="20"/>
+      <c r="E159" s="20"/>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C160" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D160" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E160" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="23">
+        <v>15992</v>
+      </c>
+      <c r="B161" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C161" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="D161" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="E161" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B162" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C162" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D162" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="E162" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B164" s="8"/>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="8"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B165" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C165" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E165" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F165" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G165" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H165" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B167" s="12"/>
+      <c r="C167" s="12"/>
+      <c r="D167" s="12"/>
+      <c r="E167" s="12"/>
+      <c r="F167" s="12"/>
+      <c r="G167" s="12"/>
+      <c r="H167" s="12"/>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B169" s="13"/>
+      <c r="C169" s="13"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B170" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C170" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="16">
+        <v>2292</v>
+      </c>
+      <c r="B171" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="C171" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B173" s="20"/>
+      <c r="C173" s="20"/>
+      <c r="D173" s="20"/>
+      <c r="E173" s="20"/>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B174" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C174" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D174" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E174" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="23">
+        <v>5794</v>
+      </c>
+      <c r="B175" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C175" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="E175" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B177" s="8"/>
+      <c r="C177" s="8"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="8"/>
+      <c r="F177" s="8"/>
+      <c r="G177" s="8"/>
+      <c r="H177" s="8"/>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E178" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F178" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G178" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H178" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B179" s="3">
+        <v>36846568000175</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B180" s="12"/>
+      <c r="C180" s="12"/>
+      <c r="D180" s="12"/>
+      <c r="E180" s="12"/>
+      <c r="F180" s="12"/>
+      <c r="G180" s="12"/>
+      <c r="H180" s="12"/>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B182" s="13"/>
+      <c r="C182" s="13"/>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B183" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C183" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="16">
+        <v>4127</v>
+      </c>
+      <c r="B184" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="C184" s="17" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="20" t="s">
+        <v>180</v>
+      </c>
+      <c r="B186" s="20"/>
+      <c r="C186" s="20"/>
+      <c r="D186" s="20"/>
+      <c r="E186" s="20"/>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B187" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C187" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D187" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E187" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B188" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="C188" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>181</v>
+      </c>
+      <c r="E188" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B189" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C189" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D189" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="E189" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B191" s="8"/>
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="8"/>
+      <c r="F191" s="8"/>
+      <c r="G191" s="8"/>
+      <c r="H191" s="8"/>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C192" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E192" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F192" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G192" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H192" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B194" s="12"/>
+      <c r="C194" s="12"/>
+      <c r="D194" s="12"/>
+      <c r="E194" s="12"/>
+      <c r="F194" s="12"/>
+      <c r="G194" s="12"/>
+      <c r="H194" s="12"/>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="B196" s="13"/>
+      <c r="C196" s="13"/>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B197" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="16">
+        <v>6886</v>
+      </c>
+      <c r="B198" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="C198" s="17" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="B200" s="20"/>
+      <c r="C200" s="20"/>
+      <c r="D200" s="20"/>
+      <c r="E200" s="20"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B201" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C201" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D201" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E201" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B202" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C202" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D202" s="24" t="s">
+        <v>193</v>
+      </c>
+      <c r="E202" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B203" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C203" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D203" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="E203" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B205" s="8"/>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+      <c r="F205" s="8"/>
+      <c r="G205" s="8"/>
+      <c r="H205" s="8"/>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C206" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E206" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F206" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G206" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H206" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B208" s="12"/>
+      <c r="C208" s="12"/>
+      <c r="D208" s="12"/>
+      <c r="E208" s="12"/>
+      <c r="F208" s="12"/>
+      <c r="G208" s="12"/>
+      <c r="H208" s="12"/>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B210" s="13"/>
+      <c r="C210" s="13"/>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B211" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C211" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="16">
+        <v>6905</v>
+      </c>
+      <c r="B212" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C212" s="17" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="20" t="s">
+        <v>198</v>
+      </c>
+      <c r="B214" s="20"/>
+      <c r="C214" s="20"/>
+      <c r="D214" s="20"/>
+      <c r="E214" s="20"/>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B215" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C215" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D215" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E215" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B216" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C216" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="E216" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B217" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C217" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D217" s="26" t="s">
+        <v>200</v>
+      </c>
+      <c r="E217" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="B219" s="8"/>
+      <c r="C219" s="8"/>
+      <c r="D219" s="8"/>
+      <c r="E219" s="8"/>
+      <c r="F219" s="8"/>
+      <c r="G219" s="8"/>
+      <c r="H219" s="8"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B220" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C220" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D220" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E220" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F220" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G220" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H220" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B222" s="12"/>
+      <c r="C222" s="12"/>
+      <c r="D222" s="12"/>
+      <c r="E222" s="12"/>
+      <c r="F222" s="12"/>
+      <c r="G222" s="12"/>
+      <c r="H222" s="12"/>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B224" s="13"/>
+      <c r="C224" s="13"/>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B225" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C225" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="16">
+        <v>6901</v>
+      </c>
+      <c r="B226" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C226" s="17" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B228" s="20"/>
+      <c r="C228" s="20"/>
+      <c r="D228" s="20"/>
+      <c r="E228" s="20"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B229" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C229" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E229" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B230" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C230" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D230" s="24" t="s">
+        <v>206</v>
+      </c>
+      <c r="E230" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B231" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C231" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D231" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="E231" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="B233" s="8"/>
+      <c r="C233" s="8"/>
+      <c r="D233" s="8"/>
+      <c r="E233" s="8"/>
+      <c r="F233" s="8"/>
+      <c r="G233" s="8"/>
+      <c r="H233" s="8"/>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E234" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F234" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G234" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H234" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H235" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B236" s="12"/>
+      <c r="C236" s="12"/>
+      <c r="D236" s="12"/>
+      <c r="E236" s="12"/>
+      <c r="F236" s="12"/>
+      <c r="G236" s="12"/>
+      <c r="H236" s="12"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="B238" s="13"/>
+      <c r="C238" s="13"/>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B239" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C239" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="16">
+        <v>6902</v>
+      </c>
+      <c r="B240" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C240" s="17" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="B242" s="20"/>
+      <c r="C242" s="20"/>
+      <c r="D242" s="20"/>
+      <c r="E242" s="20"/>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B243" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C243" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D243" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E243" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="23">
+        <v>45878</v>
+      </c>
+      <c r="B244" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C244" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D244" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="E244" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B245" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C245" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D245" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="E245" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="B247" s="8"/>
+      <c r="C247" s="8"/>
+      <c r="D247" s="8"/>
+      <c r="E247" s="8"/>
+      <c r="F247" s="8"/>
+      <c r="G247" s="8"/>
+      <c r="H247" s="8"/>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C248" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E248" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F248" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G248" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H248" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H249" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B250" s="12"/>
+      <c r="C250" s="12"/>
+      <c r="D250" s="12"/>
+      <c r="E250" s="12"/>
+      <c r="F250" s="12"/>
+      <c r="G250" s="12"/>
+      <c r="H250" s="12"/>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B252" s="13"/>
+      <c r="C252" s="13"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B253" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C253" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="16">
+        <v>6907</v>
+      </c>
+      <c r="B254" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C254" s="17" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B256" s="20"/>
+      <c r="C256" s="20"/>
+      <c r="D256" s="20"/>
+      <c r="E256" s="20"/>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B257" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C257" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D257" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E257" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B258" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C258" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D258" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="E258" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="25">
+        <v>45787</v>
+      </c>
+      <c r="B259" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C259" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D259" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="E259" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B261" s="8"/>
+      <c r="C261" s="8"/>
+      <c r="D261" s="8"/>
+      <c r="E261" s="8"/>
+      <c r="F261" s="8"/>
+      <c r="G261" s="8"/>
+      <c r="H261" s="8"/>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E262" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F262" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G262" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H262" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B264" s="12"/>
+      <c r="C264" s="12"/>
+      <c r="D264" s="12"/>
+      <c r="E264" s="12"/>
+      <c r="F264" s="12"/>
+      <c r="G264" s="12"/>
+      <c r="H264" s="12"/>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="B266" s="13"/>
+      <c r="C266" s="13"/>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B267" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C267" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="16">
+        <v>6906</v>
+      </c>
+      <c r="B268" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="C268" s="17" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="20" t="s">
+        <v>224</v>
+      </c>
+      <c r="B270" s="20"/>
+      <c r="C270" s="20"/>
+      <c r="D270" s="20"/>
+      <c r="E270" s="20"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B271" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C271" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D271" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E271" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B272" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C272" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D272" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="E272" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B273" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C273" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D273" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="E273" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="B275" s="8"/>
+      <c r="C275" s="8"/>
+      <c r="D275" s="8"/>
+      <c r="E275" s="8"/>
+      <c r="F275" s="8"/>
+      <c r="G275" s="8"/>
+      <c r="H275" s="8"/>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B276" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C276" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E276" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F276" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G276" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H276" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H277" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B278" s="12"/>
+      <c r="C278" s="12"/>
+      <c r="D278" s="12"/>
+      <c r="E278" s="12"/>
+      <c r="F278" s="12"/>
+      <c r="G278" s="12"/>
+      <c r="H278" s="12"/>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="B280" s="13"/>
+      <c r="C280" s="13"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B281" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C281" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="16">
+        <v>6903</v>
+      </c>
+      <c r="B282" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C282" s="17" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="B284" s="20"/>
+      <c r="C284" s="20"/>
+      <c r="D284" s="20"/>
+      <c r="E284" s="20"/>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B285" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C285" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D285" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E285" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B286" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C286" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="D286" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="E286" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B287" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="C287" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D287" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="E287" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="B289" s="8"/>
+      <c r="C289" s="8"/>
+      <c r="D289" s="8"/>
+      <c r="E289" s="8"/>
+      <c r="F289" s="8"/>
+      <c r="G289" s="8"/>
+      <c r="H289" s="8"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E290" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F290" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G290" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H290" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B292" s="12"/>
+      <c r="C292" s="12"/>
+      <c r="D292" s="12"/>
+      <c r="E292" s="12"/>
+      <c r="F292" s="12"/>
+      <c r="G292" s="12"/>
+      <c r="H292" s="12"/>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="B294" s="13"/>
+      <c r="C294" s="13"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B295" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="16">
+        <v>319</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="C296" s="17" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="20" t="s">
+        <v>240</v>
+      </c>
+      <c r="B298" s="20"/>
+      <c r="C298" s="20"/>
+      <c r="D298" s="20"/>
+      <c r="E298" s="20"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B299" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C299" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D299" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E299" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="23">
+        <v>12370</v>
+      </c>
+      <c r="B300" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="C300" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D300" s="24" t="s">
+        <v>242</v>
+      </c>
+      <c r="E300" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B301" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="C301" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D301" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="E301" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="B303" s="8"/>
+      <c r="C303" s="8"/>
+      <c r="D303" s="8"/>
+      <c r="E303" s="8"/>
+      <c r="F303" s="8"/>
+      <c r="G303" s="8"/>
+      <c r="H303" s="8"/>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D304" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E304" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F304" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G304" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H304" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H305" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B306" s="12"/>
+      <c r="C306" s="12"/>
+      <c r="D306" s="12"/>
+      <c r="E306" s="12"/>
+      <c r="F306" s="12"/>
+      <c r="G306" s="12"/>
+      <c r="H306" s="12"/>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="B308" s="13"/>
+      <c r="C308" s="13"/>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B309" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C309" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="16">
+        <v>321</v>
+      </c>
+      <c r="B310" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="C310" s="17" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="B312" s="20"/>
+      <c r="C312" s="20"/>
+      <c r="D312" s="20"/>
+      <c r="E312" s="20"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B313" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C313" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D313" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E313" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="23">
+        <v>14500</v>
+      </c>
+      <c r="B314" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C314" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="D314" s="24" t="s">
+        <v>249</v>
+      </c>
+      <c r="E314" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="25">
+        <v>14500</v>
+      </c>
+      <c r="B315" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C315" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D315" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="E315" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="B317" s="8"/>
+      <c r="C317" s="8"/>
+      <c r="D317" s="8"/>
+      <c r="E317" s="8"/>
+      <c r="F317" s="8"/>
+      <c r="G317" s="8"/>
+      <c r="H317" s="8"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B318" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C318" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D318" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E318" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F318" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G318" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H318" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B319" s="3">
+        <v>35173483000100</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G319" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H319" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B320" s="12"/>
+      <c r="C320" s="12"/>
+      <c r="D320" s="12"/>
+      <c r="E320" s="12"/>
+      <c r="F320" s="12"/>
+      <c r="G320" s="12"/>
+      <c r="H320" s="12"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B322" s="13"/>
+      <c r="C322" s="13"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B323" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C323" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="16">
+        <v>4850</v>
+      </c>
+      <c r="B324" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="C324" s="17" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="B326" s="20"/>
+      <c r="C326" s="20"/>
+      <c r="D326" s="20"/>
+      <c r="E326" s="20"/>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B327" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C327" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D327" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E327" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="23">
+        <v>5796</v>
+      </c>
+      <c r="B328" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C328" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="D328" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="E328" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="B330" s="8"/>
+      <c r="C330" s="8"/>
+      <c r="D330" s="8"/>
+      <c r="E330" s="8"/>
+      <c r="F330" s="8"/>
+      <c r="G330" s="8"/>
+      <c r="H330" s="8"/>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B331" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C331" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D331" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E331" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F331" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G331" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H331" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G332" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H332" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B333" s="12"/>
+      <c r="C333" s="12"/>
+      <c r="D333" s="12"/>
+      <c r="E333" s="12"/>
+      <c r="F333" s="12"/>
+      <c r="G333" s="12"/>
+      <c r="H333" s="12"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="B335" s="13"/>
+      <c r="C335" s="13"/>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B336" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C336" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="16">
+        <v>610014005964</v>
+      </c>
+      <c r="B337" s="16" t="s">
+        <v>262</v>
+      </c>
+      <c r="C337" s="17" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="20" t="s">
+        <v>264</v>
+      </c>
+      <c r="B339" s="20"/>
+      <c r="C339" s="20"/>
+      <c r="D339" s="20"/>
+      <c r="E339" s="20"/>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B340" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C340" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D340" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E340" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="23">
+        <v>92601</v>
+      </c>
+      <c r="B341" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="C341" s="23" t="s">
+        <v>259</v>
+      </c>
+      <c r="D341" s="24" t="s">
+        <v>266</v>
+      </c>
+      <c r="E341" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B342" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="C342" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="D342" s="26" t="s">
+        <v>268</v>
+      </c>
+      <c r="E342" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="B344" s="8"/>
+      <c r="C344" s="8"/>
+      <c r="D344" s="8"/>
+      <c r="E344" s="8"/>
+      <c r="F344" s="8"/>
+      <c r="G344" s="8"/>
+      <c r="H344" s="8"/>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B345" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C345" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D345" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E345" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F345" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G345" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H345" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H346" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B347" s="12"/>
+      <c r="C347" s="12"/>
+      <c r="D347" s="12"/>
+      <c r="E347" s="12"/>
+      <c r="F347" s="12"/>
+      <c r="G347" s="12"/>
+      <c r="H347" s="12"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="B349" s="13"/>
+      <c r="C349" s="13"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B350" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C350" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="16">
+        <v>2517</v>
+      </c>
+      <c r="B351" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="C351" s="17" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="20" t="s">
+        <v>274</v>
+      </c>
+      <c r="B353" s="20"/>
+      <c r="C353" s="20"/>
+      <c r="D353" s="20"/>
+      <c r="E353" s="20"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B354" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C354" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D354" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E354" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="23">
+        <v>9362</v>
+      </c>
+      <c r="B355" s="23" t="s">
+        <v>275</v>
+      </c>
+      <c r="C355" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="D355" s="24" t="s">
+        <v>276</v>
+      </c>
+      <c r="E355" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B356" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="C356" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D356" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="E356" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="B358" s="8"/>
+      <c r="C358" s="8"/>
+      <c r="D358" s="8"/>
+      <c r="E358" s="8"/>
+      <c r="F358" s="8"/>
+      <c r="G358" s="8"/>
+      <c r="H358" s="8"/>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B359" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C359" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D359" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E359" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F359" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G359" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H359" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G360" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="H360" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B361" s="12"/>
+      <c r="C361" s="12"/>
+      <c r="D361" s="12"/>
+      <c r="E361" s="12"/>
+      <c r="F361" s="12"/>
+      <c r="G361" s="12"/>
+      <c r="H361" s="12"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B363" s="13"/>
+      <c r="C363" s="13"/>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B364" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C364" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="16">
+        <v>7559</v>
+      </c>
+      <c r="B365" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="C365" s="17" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="20" t="s">
+        <v>285</v>
+      </c>
+      <c r="B367" s="20"/>
+      <c r="C367" s="20"/>
+      <c r="D367" s="20"/>
+      <c r="E367" s="20"/>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B368" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D368" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E368" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="23">
+        <v>10026</v>
+      </c>
+      <c r="B369" s="23" t="s">
+        <v>286</v>
+      </c>
+      <c r="C369" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="D369" s="24" t="s">
+        <v>287</v>
+      </c>
+      <c r="E369" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B370" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="C370" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D370" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="E370" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="B372" s="8"/>
+      <c r="C372" s="8"/>
+      <c r="D372" s="8"/>
+      <c r="E372" s="8"/>
+      <c r="F372" s="8"/>
+      <c r="G372" s="8"/>
+      <c r="H372" s="8"/>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B373" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C373" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D373" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E373" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F373" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G373" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H373" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B374" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F374" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G374" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="H374" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B375" s="12"/>
+      <c r="C375" s="12"/>
+      <c r="D375" s="12"/>
+      <c r="E375" s="12"/>
+      <c r="F375" s="12"/>
+      <c r="G375" s="12"/>
+      <c r="H375" s="12"/>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B377" s="13"/>
+      <c r="C377" s="13"/>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B378" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C378" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="16">
+        <v>7561</v>
+      </c>
+      <c r="B379" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="C379" s="17" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="B381" s="20"/>
+      <c r="C381" s="20"/>
+      <c r="D381" s="20"/>
+      <c r="E381" s="20"/>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B382" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C382" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D382" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E382" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="23">
+        <v>10025</v>
+      </c>
+      <c r="B383" s="23" t="s">
+        <v>286</v>
+      </c>
+      <c r="C383" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="D383" s="24" t="s">
+        <v>293</v>
+      </c>
+      <c r="E383" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B384" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="C384" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D384" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="E384" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B386" s="8"/>
+      <c r="C386" s="8"/>
+      <c r="D386" s="8"/>
+      <c r="E386" s="8"/>
+      <c r="F386" s="8"/>
+      <c r="G386" s="8"/>
+      <c r="H386" s="8"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B387" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C387" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D387" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E387" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F387" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G387" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H387" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B388" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D388" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E388" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F388" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G388" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H388" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B389" s="12"/>
+      <c r="C389" s="12"/>
+      <c r="D389" s="12"/>
+      <c r="E389" s="12"/>
+      <c r="F389" s="12"/>
+      <c r="G389" s="12"/>
+      <c r="H389" s="12"/>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="B391" s="13"/>
+      <c r="C391" s="13"/>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B392" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C392" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="16">
+        <v>3159</v>
+      </c>
+      <c r="B393" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="C393" s="17" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="20" t="s">
+        <v>302</v>
+      </c>
+      <c r="B395" s="20"/>
+      <c r="C395" s="20"/>
+      <c r="D395" s="20"/>
+      <c r="E395" s="20"/>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B396" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C396" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D396" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E396" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="23">
+        <v>58939</v>
+      </c>
+      <c r="B397" s="23" t="s">
+        <v>303</v>
+      </c>
+      <c r="C397" s="23" t="s">
+        <v>296</v>
+      </c>
+      <c r="D397" s="24" t="s">
+        <v>304</v>
+      </c>
+      <c r="E397" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B398" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="C398" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D398" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="E398" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="B400" s="8"/>
+      <c r="C400" s="8"/>
+      <c r="D400" s="8"/>
+      <c r="E400" s="8"/>
+      <c r="F400" s="8"/>
+      <c r="G400" s="8"/>
+      <c r="H400" s="8"/>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B401" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C401" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D401" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E401" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F401" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G401" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H401" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B402" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E402" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F402" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G402" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H402" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B403" s="12"/>
+      <c r="C403" s="12"/>
+      <c r="D403" s="12"/>
+      <c r="E403" s="12"/>
+      <c r="F403" s="12"/>
+      <c r="G403" s="12"/>
+      <c r="H403" s="12"/>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="B405" s="13"/>
+      <c r="C405" s="13"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B406" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="16">
+        <v>3158</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="C407" s="17" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="B409" s="20"/>
+      <c r="C409" s="20"/>
+      <c r="D409" s="20"/>
+      <c r="E409" s="20"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B410" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C410" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D410" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E410" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="23">
+        <v>58939</v>
+      </c>
+      <c r="B411" s="23" t="s">
+        <v>303</v>
+      </c>
+      <c r="C411" s="23" t="s">
+        <v>296</v>
+      </c>
+      <c r="D411" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="E411" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B412" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="C412" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D412" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="E412" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B414" s="8"/>
+      <c r="C414" s="8"/>
+      <c r="D414" s="8"/>
+      <c r="E414" s="8"/>
+      <c r="F414" s="8"/>
+      <c r="G414" s="8"/>
+      <c r="H414" s="8"/>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B415" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C415" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E415" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F415" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G415" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H415" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B416" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E416" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F416" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G416" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H416" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B417" s="12"/>
+      <c r="C417" s="12"/>
+      <c r="D417" s="12"/>
+      <c r="E417" s="12"/>
+      <c r="F417" s="12"/>
+      <c r="G417" s="12"/>
+      <c r="H417" s="12"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="B419" s="13"/>
+      <c r="C419" s="13"/>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B420" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C420" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="16">
+        <v>7194</v>
+      </c>
+      <c r="B421" s="16" t="s">
+        <v>275</v>
+      </c>
+      <c r="C421" s="17" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="20" t="s">
+        <v>315</v>
+      </c>
+      <c r="B423" s="20"/>
+      <c r="C423" s="20"/>
+      <c r="D423" s="20"/>
+      <c r="E423" s="20"/>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B424" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C424" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D424" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E424" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B425" s="23" t="s">
+        <v>316</v>
+      </c>
+      <c r="C425" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D425" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="E425" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B426" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="C426" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D426" s="26" t="s">
+        <v>318</v>
+      </c>
+      <c r="E426" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B428" s="8"/>
+      <c r="C428" s="8"/>
+      <c r="D428" s="8"/>
+      <c r="E428" s="8"/>
+      <c r="F428" s="8"/>
+      <c r="G428" s="8"/>
+      <c r="H428" s="8"/>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C429" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D429" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E429" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F429" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G429" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H429" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B430" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D430" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E430" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F430" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G430" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H430" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B431" s="12"/>
+      <c r="C431" s="12"/>
+      <c r="D431" s="12"/>
+      <c r="E431" s="12"/>
+      <c r="F431" s="12"/>
+      <c r="G431" s="12"/>
+      <c r="H431" s="12"/>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="B433" s="13"/>
+      <c r="C433" s="13"/>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B434" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C434" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="16">
+        <v>7195</v>
+      </c>
+      <c r="B435" s="16" t="s">
+        <v>275</v>
+      </c>
+      <c r="C435" s="17" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="B437" s="20"/>
+      <c r="C437" s="20"/>
+      <c r="D437" s="20"/>
+      <c r="E437" s="20"/>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B438" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C438" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D438" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E438" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="23">
+        <v>45787</v>
+      </c>
+      <c r="B439" s="23" t="s">
+        <v>316</v>
+      </c>
+      <c r="C439" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D439" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="E439" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B440" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="C440" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D440" s="26" t="s">
+        <v>324</v>
+      </c>
+      <c r="E440" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="B442" s="8"/>
+      <c r="C442" s="8"/>
+      <c r="D442" s="8"/>
+      <c r="E442" s="8"/>
+      <c r="F442" s="8"/>
+      <c r="G442" s="8"/>
+      <c r="H442" s="8"/>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B443" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C443" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D443" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E443" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F443" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G443" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H443" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D444" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F444" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G444" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H444" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B445" s="12"/>
+      <c r="C445" s="12"/>
+      <c r="D445" s="12"/>
+      <c r="E445" s="12"/>
+      <c r="F445" s="12"/>
+      <c r="G445" s="12"/>
+      <c r="H445" s="12"/>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B447" s="13"/>
+      <c r="C447" s="13"/>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B448" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C448" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="16">
+        <v>4393</v>
+      </c>
+      <c r="B449" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C449" s="17" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="B451" s="20"/>
+      <c r="C451" s="20"/>
+      <c r="D451" s="20"/>
+      <c r="E451" s="20"/>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B452" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C452" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D452" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E452" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B453" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C453" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D453" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="E453" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B454" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C454" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D454" s="26" t="s">
+        <v>334</v>
+      </c>
+      <c r="E454" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="B456" s="8"/>
+      <c r="C456" s="8"/>
+      <c r="D456" s="8"/>
+      <c r="E456" s="8"/>
+      <c r="F456" s="8"/>
+      <c r="G456" s="8"/>
+      <c r="H456" s="8"/>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B457" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C457" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D457" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E457" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F457" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G457" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H457" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B458" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D458" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E458" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F458" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G458" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H458" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B459" s="12"/>
+      <c r="C459" s="12"/>
+      <c r="D459" s="12"/>
+      <c r="E459" s="12"/>
+      <c r="F459" s="12"/>
+      <c r="G459" s="12"/>
+      <c r="H459" s="12"/>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="B461" s="13"/>
+      <c r="C461" s="13"/>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B462" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C462" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="16">
+        <v>4391</v>
+      </c>
+      <c r="B463" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C463" s="17" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="20" t="s">
+        <v>338</v>
+      </c>
+      <c r="B465" s="20"/>
+      <c r="C465" s="20"/>
+      <c r="D465" s="20"/>
+      <c r="E465" s="20"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B466" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C466" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D466" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E466" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B467" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C467" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D467" s="24" t="s">
+        <v>339</v>
+      </c>
+      <c r="E467" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="25">
+        <v>84832</v>
+      </c>
+      <c r="B468" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C468" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D468" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="E468" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B470" s="8"/>
+      <c r="C470" s="8"/>
+      <c r="D470" s="8"/>
+      <c r="E470" s="8"/>
+      <c r="F470" s="8"/>
+      <c r="G470" s="8"/>
+      <c r="H470" s="8"/>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B471" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C471" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D471" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E471" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F471" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G471" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H471" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B472" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D472" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E472" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F472" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G472" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H472" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B473" s="12"/>
+      <c r="C473" s="12"/>
+      <c r="D473" s="12"/>
+      <c r="E473" s="12"/>
+      <c r="F473" s="12"/>
+      <c r="G473" s="12"/>
+      <c r="H473" s="12"/>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="B475" s="13"/>
+      <c r="C475" s="13"/>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B476" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C476" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="16">
+        <v>4392</v>
+      </c>
+      <c r="B477" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C477" s="17" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="B479" s="20"/>
+      <c r="C479" s="20"/>
+      <c r="D479" s="20"/>
+      <c r="E479" s="20"/>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B480" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C480" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D480" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E480" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B481" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C481" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D481" s="24" t="s">
+        <v>347</v>
+      </c>
+      <c r="E481" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B482" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C482" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D482" s="26" t="s">
+        <v>349</v>
+      </c>
+      <c r="E482" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="B484" s="8"/>
+      <c r="C484" s="8"/>
+      <c r="D484" s="8"/>
+      <c r="E484" s="8"/>
+      <c r="F484" s="8"/>
+      <c r="G484" s="8"/>
+      <c r="H484" s="8"/>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B485" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C485" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D485" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E485" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F485" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G485" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H485" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B486" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D486" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E486" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F486" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G486" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H486" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B487" s="12"/>
+      <c r="C487" s="12"/>
+      <c r="D487" s="12"/>
+      <c r="E487" s="12"/>
+      <c r="F487" s="12"/>
+      <c r="G487" s="12"/>
+      <c r="H487" s="12"/>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="B489" s="13"/>
+      <c r="C489" s="13"/>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B490" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C490" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="16">
+        <v>4390</v>
+      </c>
+      <c r="B491" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C491" s="17" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="20" t="s">
+        <v>353</v>
+      </c>
+      <c r="B493" s="20"/>
+      <c r="C493" s="20"/>
+      <c r="D493" s="20"/>
+      <c r="E493" s="20"/>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B494" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C494" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D494" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E494" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B495" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C495" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D495" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="E495" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B496" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C496" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D496" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="E496" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="B498" s="8"/>
+      <c r="C498" s="8"/>
+      <c r="D498" s="8"/>
+      <c r="E498" s="8"/>
+      <c r="F498" s="8"/>
+      <c r="G498" s="8"/>
+      <c r="H498" s="8"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B499" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C499" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D499" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E499" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F499" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G499" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H499" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D500" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F500" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G500" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H500" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B501" s="12"/>
+      <c r="C501" s="12"/>
+      <c r="D501" s="12"/>
+      <c r="E501" s="12"/>
+      <c r="F501" s="12"/>
+      <c r="G501" s="12"/>
+      <c r="H501" s="12"/>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="B503" s="13"/>
+      <c r="C503" s="13"/>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B504" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C504" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="16">
+        <v>4388</v>
+      </c>
+      <c r="B505" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C505" s="17" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="20" t="s">
+        <v>359</v>
+      </c>
+      <c r="B507" s="20"/>
+      <c r="C507" s="20"/>
+      <c r="D507" s="20"/>
+      <c r="E507" s="20"/>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B508" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C508" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D508" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E508" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B509" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C509" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D509" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="E509" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B510" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C510" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D510" s="26" t="s">
+        <v>361</v>
+      </c>
+      <c r="E510" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="B512" s="8"/>
+      <c r="C512" s="8"/>
+      <c r="D512" s="8"/>
+      <c r="E512" s="8"/>
+      <c r="F512" s="8"/>
+      <c r="G512" s="8"/>
+      <c r="H512" s="8"/>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B513" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C513" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D513" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E513" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F513" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G513" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H513" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B514" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D514" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E514" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F514" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G514" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H514" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B515" s="12"/>
+      <c r="C515" s="12"/>
+      <c r="D515" s="12"/>
+      <c r="E515" s="12"/>
+      <c r="F515" s="12"/>
+      <c r="G515" s="12"/>
+      <c r="H515" s="12"/>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="B517" s="13"/>
+      <c r="C517" s="13"/>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B518" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C518" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" s="16">
+        <v>4385</v>
+      </c>
+      <c r="B519" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C519" s="17" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="B521" s="20"/>
+      <c r="C521" s="20"/>
+      <c r="D521" s="20"/>
+      <c r="E521" s="20"/>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B522" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C522" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D522" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E522" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B523" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C523" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D523" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="E523" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B524" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C524" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D524" s="26" t="s">
+        <v>367</v>
+      </c>
+      <c r="E524" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="B526" s="8"/>
+      <c r="C526" s="8"/>
+      <c r="D526" s="8"/>
+      <c r="E526" s="8"/>
+      <c r="F526" s="8"/>
+      <c r="G526" s="8"/>
+      <c r="H526" s="8"/>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B527" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C527" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D527" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E527" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F527" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G527" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H527" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B528" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D528" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E528" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F528" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G528" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H528" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B529" s="12"/>
+      <c r="C529" s="12"/>
+      <c r="D529" s="12"/>
+      <c r="E529" s="12"/>
+      <c r="F529" s="12"/>
+      <c r="G529" s="12"/>
+      <c r="H529" s="12"/>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="B531" s="13"/>
+      <c r="C531" s="13"/>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B532" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C532" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="16">
+        <v>4387</v>
+      </c>
+      <c r="B533" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C533" s="17" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="20" t="s">
+        <v>371</v>
+      </c>
+      <c r="B535" s="20"/>
+      <c r="C535" s="20"/>
+      <c r="D535" s="20"/>
+      <c r="E535" s="20"/>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B536" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C536" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D536" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E536" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B537" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C537" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D537" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="E537" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B538" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C538" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D538" s="26" t="s">
+        <v>373</v>
+      </c>
+      <c r="E538" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="B540" s="8"/>
+      <c r="C540" s="8"/>
+      <c r="D540" s="8"/>
+      <c r="E540" s="8"/>
+      <c r="F540" s="8"/>
+      <c r="G540" s="8"/>
+      <c r="H540" s="8"/>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B541" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C541" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D541" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E541" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F541" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G541" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H541" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B542" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D542" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E542" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F542" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G542" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H542" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B543" s="12"/>
+      <c r="C543" s="12"/>
+      <c r="D543" s="12"/>
+      <c r="E543" s="12"/>
+      <c r="F543" s="12"/>
+      <c r="G543" s="12"/>
+      <c r="H543" s="12"/>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="B545" s="13"/>
+      <c r="C545" s="13"/>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B546" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C546" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="16">
+        <v>4389</v>
+      </c>
+      <c r="B547" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C547" s="17" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="20" t="s">
+        <v>377</v>
+      </c>
+      <c r="B549" s="20"/>
+      <c r="C549" s="20"/>
+      <c r="D549" s="20"/>
+      <c r="E549" s="20"/>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B550" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C550" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D550" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E550" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B551" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C551" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D551" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="E551" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B552" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C552" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D552" s="26" t="s">
+        <v>379</v>
+      </c>
+      <c r="E552" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="B554" s="8"/>
+      <c r="C554" s="8"/>
+      <c r="D554" s="8"/>
+      <c r="E554" s="8"/>
+      <c r="F554" s="8"/>
+      <c r="G554" s="8"/>
+      <c r="H554" s="8"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B555" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C555" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D555" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E555" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F555" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G555" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H555" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B556" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D556" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E556" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F556" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G556" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H556" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B557" s="12"/>
+      <c r="C557" s="12"/>
+      <c r="D557" s="12"/>
+      <c r="E557" s="12"/>
+      <c r="F557" s="12"/>
+      <c r="G557" s="12"/>
+      <c r="H557" s="12"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B559" s="13"/>
+      <c r="C559" s="13"/>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B560" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C560" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="16">
+        <v>4386</v>
+      </c>
+      <c r="B561" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C561" s="17" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="20" t="s">
+        <v>383</v>
+      </c>
+      <c r="B563" s="20"/>
+      <c r="C563" s="20"/>
+      <c r="D563" s="20"/>
+      <c r="E563" s="20"/>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B564" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C564" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D564" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E564" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B565" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C565" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D565" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="E565" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B566" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C566" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D566" s="26" t="s">
+        <v>385</v>
+      </c>
+      <c r="E566" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="B568" s="8"/>
+      <c r="C568" s="8"/>
+      <c r="D568" s="8"/>
+      <c r="E568" s="8"/>
+      <c r="F568" s="8"/>
+      <c r="G568" s="8"/>
+      <c r="H568" s="8"/>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B569" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C569" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D569" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E569" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F569" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G569" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H569" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B570" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C570" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D570" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E570" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F570" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G570" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H570" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B571" s="12"/>
+      <c r="C571" s="12"/>
+      <c r="D571" s="12"/>
+      <c r="E571" s="12"/>
+      <c r="F571" s="12"/>
+      <c r="G571" s="12"/>
+      <c r="H571" s="12"/>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="B573" s="13"/>
+      <c r="C573" s="13"/>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B574" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C574" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" s="16">
+        <v>2338</v>
+      </c>
+      <c r="B575" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="C575" s="17" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="20" t="s">
+        <v>390</v>
+      </c>
+      <c r="B577" s="20"/>
+      <c r="C577" s="20"/>
+      <c r="D577" s="20"/>
+      <c r="E577" s="20"/>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B578" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C578" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D578" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E578" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="23">
+        <v>5794</v>
+      </c>
+      <c r="B579" s="23" t="s">
+        <v>388</v>
+      </c>
+      <c r="C579" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="D579" s="24" t="s">
+        <v>389</v>
+      </c>
+      <c r="E579" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B581" s="8"/>
+      <c r="C581" s="8"/>
+      <c r="D581" s="8"/>
+      <c r="E581" s="8"/>
+      <c r="F581" s="8"/>
+      <c r="G581" s="8"/>
+      <c r="H581" s="8"/>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B582" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C582" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D582" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E582" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F582" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G582" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H582" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B583" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C583" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D583" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E583" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F583" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G583" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H583" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B584" s="12"/>
+      <c r="C584" s="12"/>
+      <c r="D584" s="12"/>
+      <c r="E584" s="12"/>
+      <c r="F584" s="12"/>
+      <c r="G584" s="12"/>
+      <c r="H584" s="12"/>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="B586" s="13"/>
+      <c r="C586" s="13"/>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B587" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C587" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" s="16">
+        <v>4394</v>
+      </c>
+      <c r="B588" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C588" s="17" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="20" t="s">
+        <v>394</v>
+      </c>
+      <c r="B590" s="20"/>
+      <c r="C590" s="20"/>
+      <c r="D590" s="20"/>
+      <c r="E590" s="20"/>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B591" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C591" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D591" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E591" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B592" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C592" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D592" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="E592" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B593" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="C593" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D593" s="26" t="s">
+        <v>396</v>
+      </c>
+      <c r="E593" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="B595" s="8"/>
+      <c r="C595" s="8"/>
+      <c r="D595" s="8"/>
+      <c r="E595" s="8"/>
+      <c r="F595" s="8"/>
+      <c r="G595" s="8"/>
+      <c r="H595" s="8"/>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B596" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C596" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D596" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E596" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F596" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G596" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H596" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B597" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C597" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D597" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E597" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F597" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G597" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H597" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B598" s="12"/>
+      <c r="C598" s="12"/>
+      <c r="D598" s="12"/>
+      <c r="E598" s="12"/>
+      <c r="F598" s="12"/>
+      <c r="G598" s="12"/>
+      <c r="H598" s="12"/>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B600" s="13"/>
+      <c r="C600" s="13"/>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B601" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C601" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="16">
+        <v>2323</v>
+      </c>
+      <c r="B602" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="C602" s="17" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="B604" s="20"/>
+      <c r="C604" s="20"/>
+      <c r="D604" s="20"/>
+      <c r="E604" s="20"/>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B605" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C605" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D605" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E605" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="23">
+        <v>5794</v>
+      </c>
+      <c r="B606" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="C606" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="D606" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="E606" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="B608" s="8"/>
+      <c r="C608" s="8"/>
+      <c r="D608" s="8"/>
+      <c r="E608" s="8"/>
+      <c r="F608" s="8"/>
+      <c r="G608" s="8"/>
+      <c r="H608" s="8"/>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B609" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C609" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D609" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E609" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F609" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G609" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H609" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B610" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C610" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D610" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E610" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="F610" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G610" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H610" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B611" s="12"/>
+      <c r="C611" s="12"/>
+      <c r="D611" s="12"/>
+      <c r="E611" s="12"/>
+      <c r="F611" s="12"/>
+      <c r="G611" s="12"/>
+      <c r="H611" s="12"/>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="B613" s="13"/>
+      <c r="C613" s="13"/>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B614" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C614" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="16">
+        <v>4431</v>
+      </c>
+      <c r="B615" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="C615" s="17" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" s="20" t="s">
+        <v>410</v>
+      </c>
+      <c r="B617" s="20"/>
+      <c r="C617" s="20"/>
+      <c r="D617" s="20"/>
+      <c r="E617" s="20"/>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B618" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C618" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D618" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E618" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B619" s="23" t="s">
+        <v>411</v>
+      </c>
+      <c r="C619" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D619" s="24" t="s">
+        <v>412</v>
+      </c>
+      <c r="E619" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B620" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="C620" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D620" s="26" t="s">
+        <v>413</v>
+      </c>
+      <c r="E620" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="B622" s="8"/>
+      <c r="C622" s="8"/>
+      <c r="D622" s="8"/>
+      <c r="E622" s="8"/>
+      <c r="F622" s="8"/>
+      <c r="G622" s="8"/>
+      <c r="H622" s="8"/>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B623" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C623" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D623" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E623" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F623" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G623" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H623" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B624" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D624" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E624" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F624" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G624" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="H624" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B625" s="12"/>
+      <c r="C625" s="12"/>
+      <c r="D625" s="12"/>
+      <c r="E625" s="12"/>
+      <c r="F625" s="12"/>
+      <c r="G625" s="12"/>
+      <c r="H625" s="12"/>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B627" s="13"/>
+      <c r="C627" s="13"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B628" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C628" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="16">
+        <v>250000010</v>
+      </c>
+      <c r="B629" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="C629" s="17" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="20" t="s">
+        <v>420</v>
+      </c>
+      <c r="B631" s="20"/>
+      <c r="C631" s="20"/>
+      <c r="D631" s="20"/>
+      <c r="E631" s="20"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B632" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C632" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D632" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E632" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="23">
+        <v>69445</v>
+      </c>
+      <c r="B633" s="23" t="s">
+        <v>411</v>
+      </c>
+      <c r="C633" s="23" t="s">
+        <v>415</v>
+      </c>
+      <c r="D633" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="E633" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B634" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="C634" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D634" s="26" t="s">
+        <v>422</v>
+      </c>
+      <c r="E634" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="B636" s="8"/>
+      <c r="C636" s="8"/>
+      <c r="D636" s="8"/>
+      <c r="E636" s="8"/>
+      <c r="F636" s="8"/>
+      <c r="G636" s="8"/>
+      <c r="H636" s="8"/>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B637" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C637" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D637" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E637" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F637" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G637" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H637" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B638" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C638" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D638" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E638" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F638" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G638" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="H638" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10">
+      <c r="A639" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B639" s="12"/>
+      <c r="C639" s="12"/>
+      <c r="D639" s="12"/>
+      <c r="E639" s="12"/>
+      <c r="F639" s="12"/>
+      <c r="G639" s="12"/>
+      <c r="H639" s="12"/>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="B641" s="13"/>
+      <c r="C641" s="13"/>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B642" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C642" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="16">
+        <v>360</v>
+      </c>
+      <c r="B643" s="16" t="s">
+        <v>426</v>
+      </c>
+      <c r="C643" s="17" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="20" t="s">
+        <v>428</v>
+      </c>
+      <c r="B645" s="20"/>
+      <c r="C645" s="20"/>
+      <c r="D645" s="20"/>
+      <c r="E645" s="20"/>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B646" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C646" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D646" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E646" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" s="23">
+        <v>14500</v>
+      </c>
+      <c r="B647" s="23" t="s">
+        <v>429</v>
+      </c>
+      <c r="C647" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="D647" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="E647" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B648" s="25" t="s">
+        <v>429</v>
+      </c>
+      <c r="C648" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D648" s="26" t="s">
+        <v>431</v>
+      </c>
+      <c r="E648" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B650" s="8"/>
+      <c r="C650" s="8"/>
+      <c r="D650" s="8"/>
+      <c r="E650" s="8"/>
+      <c r="F650" s="8"/>
+      <c r="G650" s="8"/>
+      <c r="H650" s="8"/>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B651" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C651" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D651" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E651" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F651" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G651" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H651" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B652" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C652" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D652" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E652" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F652" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G652" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H652" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B653" s="12"/>
+      <c r="C653" s="12"/>
+      <c r="D653" s="12"/>
+      <c r="E653" s="12"/>
+      <c r="F653" s="12"/>
+      <c r="G653" s="12"/>
+      <c r="H653" s="12"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="B655" s="13"/>
+      <c r="C655" s="13"/>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B656" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C656" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" s="16">
+        <v>3226</v>
+      </c>
+      <c r="B657" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C657" s="17" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="20" t="s">
+        <v>437</v>
+      </c>
+      <c r="B659" s="20"/>
+      <c r="C659" s="20"/>
+      <c r="D659" s="20"/>
+      <c r="E659" s="20"/>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B660" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C660" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D660" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E660" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" s="23" t="s">
+        <v>438</v>
+      </c>
+      <c r="B661" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="C661" s="23" t="s">
+        <v>296</v>
+      </c>
+      <c r="D661" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="E661" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B662" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="C662" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D662" s="26" t="s">
+        <v>440</v>
+      </c>
+      <c r="E662" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="B664" s="8"/>
+      <c r="C664" s="8"/>
+      <c r="D664" s="8"/>
+      <c r="E664" s="8"/>
+      <c r="F664" s="8"/>
+      <c r="G664" s="8"/>
+      <c r="H664" s="8"/>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B665" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C665" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D665" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E665" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F665" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G665" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H665" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B666" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C666" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D666" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E666" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F666" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G666" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="H666" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B667" s="12"/>
+      <c r="C667" s="12"/>
+      <c r="D667" s="12"/>
+      <c r="E667" s="12"/>
+      <c r="F667" s="12"/>
+      <c r="G667" s="12"/>
+      <c r="H667" s="12"/>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="B669" s="13"/>
+      <c r="C669" s="13"/>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B670" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C670" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" s="16">
+        <v>336</v>
+      </c>
+      <c r="B671" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="C671" s="17" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" s="20" t="s">
+        <v>446</v>
+      </c>
+      <c r="B673" s="20"/>
+      <c r="C673" s="20"/>
+      <c r="D673" s="20"/>
+      <c r="E673" s="20"/>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B674" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C674" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D674" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E674" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10">
+      <c r="A675" s="23">
+        <v>12370</v>
+      </c>
+      <c r="B675" s="23" t="s">
+        <v>429</v>
+      </c>
+      <c r="C675" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D675" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="E675" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B676" s="25" t="s">
+        <v>429</v>
+      </c>
+      <c r="C676" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D676" s="26" t="s">
+        <v>448</v>
+      </c>
+      <c r="E676" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="B678" s="8"/>
+      <c r="C678" s="8"/>
+      <c r="D678" s="8"/>
+      <c r="E678" s="8"/>
+      <c r="F678" s="8"/>
+      <c r="G678" s="8"/>
+      <c r="H678" s="8"/>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B679" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C679" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D679" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E679" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F679" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G679" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H679" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B680" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C680" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D680" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E680" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F680" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G680" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H680" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B681" s="12"/>
+      <c r="C681" s="12"/>
+      <c r="D681" s="12"/>
+      <c r="E681" s="12"/>
+      <c r="F681" s="12"/>
+      <c r="G681" s="12"/>
+      <c r="H681" s="12"/>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="B683" s="13"/>
+      <c r="C683" s="13"/>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B684" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C684" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" s="16">
+        <v>3255</v>
+      </c>
+      <c r="B685" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C685" s="17" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" s="20" t="s">
+        <v>452</v>
+      </c>
+      <c r="B687" s="20"/>
+      <c r="C687" s="20"/>
+      <c r="D687" s="20"/>
+      <c r="E687" s="20"/>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B688" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C688" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D688" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E688" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="23" t="s">
+        <v>438</v>
+      </c>
+      <c r="B689" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="C689" s="23" t="s">
+        <v>296</v>
+      </c>
+      <c r="D689" s="24" t="s">
+        <v>453</v>
+      </c>
+      <c r="E689" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B690" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="C690" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D690" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="E690" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="B692" s="8"/>
+      <c r="C692" s="8"/>
+      <c r="D692" s="8"/>
+      <c r="E692" s="8"/>
+      <c r="F692" s="8"/>
+      <c r="G692" s="8"/>
+      <c r="H692" s="8"/>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B693" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C693" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D693" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E693" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F693" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G693" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H693" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B694" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C694" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D694" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E694" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F694" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G694" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H694" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B695" s="12"/>
+      <c r="C695" s="12"/>
+      <c r="D695" s="12"/>
+      <c r="E695" s="12"/>
+      <c r="F695" s="12"/>
+      <c r="G695" s="12"/>
+      <c r="H695" s="12"/>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B697" s="13"/>
+      <c r="C697" s="13"/>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B698" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C698" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10">
+      <c r="A699" s="16">
+        <v>3224</v>
+      </c>
+      <c r="B699" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C699" s="17" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="20" t="s">
+        <v>458</v>
+      </c>
+      <c r="B701" s="20"/>
+      <c r="C701" s="20"/>
+      <c r="D701" s="20"/>
+      <c r="E701" s="20"/>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B702" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C702" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D702" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E702" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="23" t="s">
+        <v>438</v>
+      </c>
+      <c r="B703" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="C703" s="23" t="s">
+        <v>296</v>
+      </c>
+      <c r="D703" s="24" t="s">
+        <v>459</v>
+      </c>
+      <c r="E703" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B704" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="C704" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D704" s="26" t="s">
+        <v>460</v>
+      </c>
+      <c r="E704" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="B706" s="8"/>
+      <c r="C706" s="8"/>
+      <c r="D706" s="8"/>
+      <c r="E706" s="8"/>
+      <c r="F706" s="8"/>
+      <c r="G706" s="8"/>
+      <c r="H706" s="8"/>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B707" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C707" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D707" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E707" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F707" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G707" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H707" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B708" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C708" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D708" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E708" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F708" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G708" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="H708" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B709" s="12"/>
+      <c r="C709" s="12"/>
+      <c r="D709" s="12"/>
+      <c r="E709" s="12"/>
+      <c r="F709" s="12"/>
+      <c r="G709" s="12"/>
+      <c r="H709" s="12"/>
+    </row>
+    <row r="711" spans="1:10">
+      <c r="A711" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="B711" s="13"/>
+      <c r="C711" s="13"/>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B712" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C712" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10">
+      <c r="A713" s="16">
+        <v>7602</v>
+      </c>
+      <c r="B713" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="C713" s="17" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="20" t="s">
+        <v>465</v>
+      </c>
+      <c r="B715" s="20"/>
+      <c r="C715" s="20"/>
+      <c r="D715" s="20"/>
+      <c r="E715" s="20"/>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B716" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C716" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D716" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E716" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" s="23">
+        <v>10026</v>
+      </c>
+      <c r="B717" s="23" t="s">
+        <v>404</v>
+      </c>
+      <c r="C717" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="D717" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="E717" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B718" s="25" t="s">
+        <v>404</v>
+      </c>
+      <c r="C718" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D718" s="26" t="s">
+        <v>467</v>
+      </c>
+      <c r="E718" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B720" s="8"/>
+      <c r="C720" s="8"/>
+      <c r="D720" s="8"/>
+      <c r="E720" s="8"/>
+      <c r="F720" s="8"/>
+      <c r="G720" s="8"/>
+      <c r="H720" s="8"/>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B721" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C721" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D721" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E721" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F721" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G721" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H721" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B722" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C722" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D722" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E722" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F722" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G722" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H722" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="A723" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B723" s="12"/>
+      <c r="C723" s="12"/>
+      <c r="D723" s="12"/>
+      <c r="E723" s="12"/>
+      <c r="F723" s="12"/>
+      <c r="G723" s="12"/>
+      <c r="H723" s="12"/>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="B725" s="13"/>
+      <c r="C725" s="13"/>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B726" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C726" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" s="16">
+        <v>4493</v>
+      </c>
+      <c r="B727" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C727" s="17" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" s="20" t="s">
+        <v>472</v>
+      </c>
+      <c r="B729" s="20"/>
+      <c r="C729" s="20"/>
+      <c r="D729" s="20"/>
+      <c r="E729" s="20"/>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B730" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C730" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D730" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E730" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B731" s="23" t="s">
+        <v>473</v>
+      </c>
+      <c r="C731" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D731" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="E731" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B732" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="C732" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D732" s="26" t="s">
+        <v>475</v>
+      </c>
+      <c r="E732" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="B734" s="8"/>
+      <c r="C734" s="8"/>
+      <c r="D734" s="8"/>
+      <c r="E734" s="8"/>
+      <c r="F734" s="8"/>
+      <c r="G734" s="8"/>
+      <c r="H734" s="8"/>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="A735" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B735" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C735" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D735" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E735" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F735" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G735" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H735" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B736" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C736" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D736" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E736" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F736" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G736" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H736" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B737" s="12"/>
+      <c r="C737" s="12"/>
+      <c r="D737" s="12"/>
+      <c r="E737" s="12"/>
+      <c r="F737" s="12"/>
+      <c r="G737" s="12"/>
+      <c r="H737" s="12"/>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B739" s="13"/>
+      <c r="C739" s="13"/>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B740" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C740" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="16">
+        <v>4496</v>
+      </c>
+      <c r="B741" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C741" s="17" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="20" t="s">
+        <v>479</v>
+      </c>
+      <c r="B743" s="20"/>
+      <c r="C743" s="20"/>
+      <c r="D743" s="20"/>
+      <c r="E743" s="20"/>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B744" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C744" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D744" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E744" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B745" s="23" t="s">
+        <v>473</v>
+      </c>
+      <c r="C745" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D745" s="24" t="s">
+        <v>480</v>
+      </c>
+      <c r="E745" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B746" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="C746" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D746" s="26" t="s">
+        <v>481</v>
+      </c>
+      <c r="E746" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="B748" s="8"/>
+      <c r="C748" s="8"/>
+      <c r="D748" s="8"/>
+      <c r="E748" s="8"/>
+      <c r="F748" s="8"/>
+      <c r="G748" s="8"/>
+      <c r="H748" s="8"/>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B749" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C749" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D749" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E749" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F749" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G749" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H749" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B750" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C750" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D750" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E750" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F750" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G750" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H750" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B751" s="12"/>
+      <c r="C751" s="12"/>
+      <c r="D751" s="12"/>
+      <c r="E751" s="12"/>
+      <c r="F751" s="12"/>
+      <c r="G751" s="12"/>
+      <c r="H751" s="12"/>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="B753" s="13"/>
+      <c r="C753" s="13"/>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B754" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C754" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" s="16">
+        <v>4494</v>
+      </c>
+      <c r="B755" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C755" s="17" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" s="20" t="s">
+        <v>485</v>
+      </c>
+      <c r="B757" s="20"/>
+      <c r="C757" s="20"/>
+      <c r="D757" s="20"/>
+      <c r="E757" s="20"/>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B758" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C758" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D758" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E758" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B759" s="23" t="s">
+        <v>473</v>
+      </c>
+      <c r="C759" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D759" s="24" t="s">
+        <v>486</v>
+      </c>
+      <c r="E759" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="25">
+        <v>553519</v>
+      </c>
+      <c r="B760" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="C760" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="D760" s="26" t="s">
+        <v>487</v>
+      </c>
+      <c r="E760" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="762" spans="1:10">
+      <c r="A762" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="B762" s="8"/>
+      <c r="C762" s="8"/>
+      <c r="D762" s="8"/>
+      <c r="E762" s="8"/>
+      <c r="F762" s="8"/>
+      <c r="G762" s="8"/>
+      <c r="H762" s="8"/>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B763" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C763" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D763" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E763" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F763" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G763" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H763" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B764" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C764" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D764" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E764" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F764" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G764" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H764" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B765" s="12"/>
+      <c r="C765" s="12"/>
+      <c r="D765" s="12"/>
+      <c r="E765" s="12"/>
+      <c r="F765" s="12"/>
+      <c r="G765" s="12"/>
+      <c r="H765" s="12"/>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="B767" s="13"/>
+      <c r="C767" s="13"/>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B768" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C768" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" s="16">
+        <v>4495</v>
+      </c>
+      <c r="B769" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C769" s="17" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="771" spans="1:10">
+      <c r="A771" s="20" t="s">
+        <v>491</v>
+      </c>
+      <c r="B771" s="20"/>
+      <c r="C771" s="20"/>
+      <c r="D771" s="20"/>
+      <c r="E771" s="20"/>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B772" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C772" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D772" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E772" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" s="23">
+        <v>84832</v>
+      </c>
+      <c r="B773" s="23" t="s">
+        <v>473</v>
+      </c>
+      <c r="C773" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="D773" s="24" t="s">
+        <v>492</v>
+      </c>
+      <c r="E773" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="25">
+        <v>5535</v>
+      </c>
+      <c r="B774" s="25" t="s">
+        <v>473</v>
+      </c>
+      <c r="C774" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D774" s="26" t="s">
+        <v>493</v>
+      </c>
+      <c r="E774" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="B776" s="8"/>
+      <c r="C776" s="8"/>
+      <c r="D776" s="8"/>
+      <c r="E776" s="8"/>
+      <c r="F776" s="8"/>
+      <c r="G776" s="8"/>
+      <c r="H776" s="8"/>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B777" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C777" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D777" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E777" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F777" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G777" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H777" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B778" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C778" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D778" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E778" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F778" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G778" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H778" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B779" s="12"/>
+      <c r="C779" s="12"/>
+      <c r="D779" s="12"/>
+      <c r="E779" s="12"/>
+      <c r="F779" s="12"/>
+      <c r="G779" s="12"/>
+      <c r="H779" s="12"/>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="B781" s="13"/>
+      <c r="C781" s="13"/>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B782" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C782" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="783" spans="1:10">
+      <c r="A783" s="16">
+        <v>2279</v>
+      </c>
+      <c r="B783" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C783" s="17" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="B785" s="20"/>
+      <c r="C785" s="20"/>
+      <c r="D785" s="20"/>
+      <c r="E785" s="20"/>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B786" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C786" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D786" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E786" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="787" spans="1:10">
+      <c r="A787" s="23">
+        <v>5794</v>
+      </c>
+      <c r="B787" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="C787" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="D787" s="24" t="s">
+        <v>497</v>
+      </c>
+      <c r="E787" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="789" spans="1:10">
+      <c r="A789" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="B789" s="8"/>
+      <c r="C789" s="8"/>
+      <c r="D789" s="8"/>
+      <c r="E789" s="8"/>
+      <c r="F789" s="8"/>
+      <c r="G789" s="8"/>
+      <c r="H789" s="8"/>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B790" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C790" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D790" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E790" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F790" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G790" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H790" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B791" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C791" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D791" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E791" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F791" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G791" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="H791" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B792" s="12"/>
+      <c r="C792" s="12"/>
+      <c r="D792" s="12"/>
+      <c r="E792" s="12"/>
+      <c r="F792" s="12"/>
+      <c r="G792" s="12"/>
+      <c r="H792" s="12"/>
+    </row>
+    <row r="794" spans="1:10">
+      <c r="A794" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B794" s="13"/>
+      <c r="C794" s="13"/>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B795" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C795" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" s="16">
+        <v>2282</v>
+      </c>
+      <c r="B796" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C796" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" s="20" t="s">
+        <v>502</v>
+      </c>
+      <c r="B798" s="20"/>
+      <c r="C798" s="20"/>
+      <c r="D798" s="20"/>
+      <c r="E798" s="20"/>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B799" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C799" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D799" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E799" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" s="23">
+        <v>5794</v>
+      </c>
+      <c r="B800" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="C800" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="D800" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="E800" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="B802" s="8"/>
+      <c r="C802" s="8"/>
+      <c r="D802" s="8"/>
+      <c r="E802" s="8"/>
+      <c r="F802" s="8"/>
+      <c r="G802" s="8"/>
+      <c r="H802" s="8"/>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B803" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C803" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D803" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E803" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F803" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G803" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H803" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="B804" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C804" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D804" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E804" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="F804" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G804" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H804" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="805" spans="1:10">
+      <c r="A805" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B805" s="12"/>
+      <c r="C805" s="12"/>
+      <c r="D805" s="12"/>
+      <c r="E805" s="12"/>
+      <c r="F805" s="12"/>
+      <c r="G805" s="12"/>
+      <c r="H805" s="12"/>
+    </row>
+    <row r="807" spans="1:10">
+      <c r="A807" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="B807" s="13"/>
+      <c r="C807" s="13"/>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B808" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C808" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="B809" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C809" s="17" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" s="20" t="s">
+        <v>511</v>
+      </c>
+      <c r="B811" s="20"/>
+      <c r="C811" s="20"/>
+      <c r="D811" s="20"/>
+      <c r="E811" s="20"/>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B812" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C812" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D812" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E812" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="813" spans="1:10">
+      <c r="A813" s="23">
+        <v>6066</v>
+      </c>
+      <c r="B813" s="23" t="s">
+        <v>509</v>
+      </c>
+      <c r="C813" s="23" t="s">
+        <v>504</v>
+      </c>
+      <c r="D813" s="24" t="s">
+        <v>510</v>
+      </c>
+      <c r="E813" s="23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="816" spans="1:10">
+      <c r="A816" s="27"/>
+    </row>
+    <row r="818" spans="1:10">
+      <c r="A818" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B818" s="2"/>
+      <c r="C818" s="2"/>
+      <c r="D818" s="2"/>
+      <c r="E818" s="2"/>
+      <c r="F818" s="2"/>
+      <c r="G818" s="2"/>
+      <c r="H818" s="2"/>
+      <c r="I818" s="2"/>
+      <c r="J818" s="2"/>
+    </row>
+    <row r="819" spans="1:10">
+      <c r="A819" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B819" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C819" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D819" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E819" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F819" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G819" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H819" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I819" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J819" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="820" spans="1:10">
+      <c r="A820" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B820" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C820" s="3"/>
+      <c r="D820" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E820" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F820" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G112" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="3" t="s">
+      <c r="G820" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H820" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I112" s="6" t="s">
+      <c r="I820" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J820" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" t="s">
+        <v>20</v>
+      </c>
+      <c r="B822" t="s">
+        <v>513</v>
+      </c>
+      <c r="C822" t="s">
+        <v>21</v>
+      </c>
+      <c r="D822" t="s">
+        <v>514</v>
+      </c>
+      <c r="E822" t="s">
+        <v>5</v>
+      </c>
+      <c r="F822" t="s">
         <v>89</v>
       </c>
-      <c r="J112" s="6" t="s">
+      <c r="G822" t="s">
+        <v>7</v>
+      </c>
+      <c r="H822" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="823" spans="1:10">
+      <c r="A823" t="s">
+        <v>9</v>
+      </c>
+      <c r="B823" t="s">
+        <v>18</v>
+      </c>
+      <c r="C823" t="s">
+        <v>23</v>
+      </c>
+      <c r="D823" t="s">
+        <v>94</v>
+      </c>
+      <c r="E823" t="s">
+        <v>25</v>
+      </c>
+      <c r="F823" t="s">
+        <v>95</v>
+      </c>
+      <c r="G823" t="s">
+        <v>8</v>
+      </c>
+      <c r="H823" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" t="s">
+        <v>27</v>
+      </c>
+      <c r="B824" t="s">
+        <v>107</v>
+      </c>
+      <c r="C824" t="s">
+        <v>28</v>
+      </c>
+      <c r="D824" t="s">
+        <v>107</v>
+      </c>
+      <c r="E824" t="s">
+        <v>29</v>
+      </c>
+      <c r="F824" t="s">
+        <v>83</v>
+      </c>
+      <c r="G824" t="s">
+        <v>31</v>
+      </c>
+      <c r="H824" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="825" spans="1:10">
+      <c r="A825" t="s">
+        <v>33</v>
+      </c>
+      <c r="B825" t="s">
+        <v>83</v>
+      </c>
+      <c r="C825" t="s">
+        <v>34</v>
+      </c>
+      <c r="D825" t="s">
+        <v>84</v>
+      </c>
+      <c r="E825" t="s">
+        <v>6</v>
+      </c>
+      <c r="F825" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" s="27"/>
+    </row>
+    <row r="830" spans="1:10">
+      <c r="A830" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B830" s="2"/>
+      <c r="C830" s="2"/>
+      <c r="D830" s="2"/>
+      <c r="E830" s="2"/>
+      <c r="F830" s="2"/>
+      <c r="G830" s="2"/>
+      <c r="H830" s="2"/>
+      <c r="I830" s="2"/>
+      <c r="J830" s="2"/>
+    </row>
+    <row r="831" spans="1:10">
+      <c r="A831" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B831" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C831" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D831" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E831" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F831" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G831" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H831" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I831" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J831" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B832" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="C832" s="3"/>
+      <c r="D832" s="3" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" t="s">
+      <c r="E832" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F832" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G832" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H832" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I832" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="J832" s="6" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="834" spans="1:10">
+      <c r="A834" t="s">
         <v>20</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="B834" t="s">
+        <v>516</v>
+      </c>
+      <c r="C834" t="s">
         <v>21</v>
       </c>
-      <c r="D114" t="s">
+      <c r="D834" t="s">
+        <v>518</v>
+      </c>
+      <c r="E834" t="s">
+        <v>5</v>
+      </c>
+      <c r="F834" t="s">
+        <v>89</v>
+      </c>
+      <c r="G834" t="s">
+        <v>7</v>
+      </c>
+      <c r="H834" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" t="s">
+        <v>9</v>
+      </c>
+      <c r="B835" t="s">
+        <v>18</v>
+      </c>
+      <c r="C835" t="s">
+        <v>23</v>
+      </c>
+      <c r="D835" t="s">
+        <v>94</v>
+      </c>
+      <c r="E835" t="s">
+        <v>25</v>
+      </c>
+      <c r="F835" t="s">
+        <v>95</v>
+      </c>
+      <c r="G835" t="s">
+        <v>8</v>
+      </c>
+      <c r="H835" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="836" spans="1:10">
+      <c r="A836" t="s">
+        <v>27</v>
+      </c>
+      <c r="B836" t="s">
+        <v>517</v>
+      </c>
+      <c r="C836" t="s">
+        <v>28</v>
+      </c>
+      <c r="D836" t="s">
+        <v>517</v>
+      </c>
+      <c r="E836" t="s">
+        <v>29</v>
+      </c>
+      <c r="F836" t="s">
+        <v>83</v>
+      </c>
+      <c r="G836" t="s">
+        <v>31</v>
+      </c>
+      <c r="H836" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="837" spans="1:10">
+      <c r="A837" t="s">
+        <v>33</v>
+      </c>
+      <c r="B837" t="s">
+        <v>83</v>
+      </c>
+      <c r="C837" t="s">
+        <v>34</v>
+      </c>
+      <c r="D837" t="s">
+        <v>84</v>
+      </c>
+      <c r="E837" t="s">
+        <v>6</v>
+      </c>
+      <c r="F837" t="s">
         <v>90</v>
       </c>
-      <c r="E114" t="s">
+    </row>
+    <row r="840" spans="1:10">
+      <c r="A840" s="27"/>
+    </row>
+    <row r="842" spans="1:10">
+      <c r="A842" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B842" s="2"/>
+      <c r="C842" s="2"/>
+      <c r="D842" s="2"/>
+      <c r="E842" s="2"/>
+      <c r="F842" s="2"/>
+      <c r="G842" s="2"/>
+      <c r="H842" s="2"/>
+      <c r="I842" s="2"/>
+      <c r="J842" s="2"/>
+    </row>
+    <row r="843" spans="1:10">
+      <c r="A843" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B843" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C843" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D843" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F114" t="s">
-[...2 lines deleted...]
-      <c r="G114" t="s">
+      <c r="E843" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F843" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H114" t="s">
+      <c r="G843" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H843" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I843" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J843" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="844" spans="1:10">
+      <c r="A844" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B844" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C844" s="3"/>
+      <c r="D844" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E844" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="F844" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" t="s">
+      <c r="G844" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H844" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I844" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J844" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="846" spans="1:10">
+      <c r="A846" t="s">
+        <v>20</v>
+      </c>
+      <c r="B846" t="s">
+        <v>521</v>
+      </c>
+      <c r="C846" t="s">
+        <v>21</v>
+      </c>
+      <c r="D846" t="s">
+        <v>523</v>
+      </c>
+      <c r="E846" t="s">
+        <v>5</v>
+      </c>
+      <c r="F846" t="s">
+        <v>14</v>
+      </c>
+      <c r="G846" t="s">
+        <v>7</v>
+      </c>
+      <c r="H846" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" t="s">
         <v>9</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B847" t="s">
         <v>18</v>
       </c>
-      <c r="C115" t="s">
+      <c r="C847" t="s">
         <v>23</v>
       </c>
-      <c r="D115" t="s">
-[...2 lines deleted...]
-      <c r="E115" t="s">
+      <c r="D847" t="s">
+        <v>24</v>
+      </c>
+      <c r="E847" t="s">
         <v>25</v>
       </c>
-      <c r="F115" t="s">
-[...2 lines deleted...]
-      <c r="G115" t="s">
+      <c r="F847" t="s">
+        <v>26</v>
+      </c>
+      <c r="G847" t="s">
         <v>8</v>
       </c>
-      <c r="H115" t="s">
-[...4 lines deleted...]
-      <c r="A116" t="s">
+      <c r="H847" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" t="s">
         <v>27</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B848" t="s">
+        <v>107</v>
+      </c>
+      <c r="C848" t="s">
+        <v>28</v>
+      </c>
+      <c r="D848" t="s">
+        <v>107</v>
+      </c>
+      <c r="E848" t="s">
+        <v>29</v>
+      </c>
+      <c r="F848" t="s">
+        <v>83</v>
+      </c>
+      <c r="G848" t="s">
+        <v>31</v>
+      </c>
+      <c r="H848" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="849" spans="1:10">
+      <c r="A849" t="s">
+        <v>33</v>
+      </c>
+      <c r="B849" t="s">
+        <v>83</v>
+      </c>
+      <c r="C849" t="s">
+        <v>34</v>
+      </c>
+      <c r="D849" t="s">
+        <v>84</v>
+      </c>
+      <c r="E849" t="s">
+        <v>6</v>
+      </c>
+      <c r="F849" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" s="27"/>
+    </row>
+    <row r="854" spans="1:10">
+      <c r="A854" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B854" s="2"/>
+      <c r="C854" s="2"/>
+      <c r="D854" s="2"/>
+      <c r="E854" s="2"/>
+      <c r="F854" s="2"/>
+      <c r="G854" s="2"/>
+      <c r="H854" s="2"/>
+      <c r="I854" s="2"/>
+      <c r="J854" s="2"/>
+    </row>
+    <row r="855" spans="1:10">
+      <c r="A855" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B855" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C855" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D855" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E855" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F855" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G855" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H855" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I855" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J855" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="856" spans="1:10">
+      <c r="A856" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B856" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C856" s="3"/>
+      <c r="D856" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E856" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F856" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G856" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H856" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I856" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J856" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="858" spans="1:10">
+      <c r="A858" t="s">
+        <v>20</v>
+      </c>
+      <c r="B858" t="s">
+        <v>527</v>
+      </c>
+      <c r="C858" t="s">
+        <v>21</v>
+      </c>
+      <c r="D858" t="s">
+        <v>529</v>
+      </c>
+      <c r="E858" t="s">
+        <v>5</v>
+      </c>
+      <c r="F858" t="s">
+        <v>89</v>
+      </c>
+      <c r="G858" t="s">
+        <v>7</v>
+      </c>
+      <c r="H858" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="859" spans="1:10">
+      <c r="A859" t="s">
+        <v>9</v>
+      </c>
+      <c r="B859" t="s">
+        <v>18</v>
+      </c>
+      <c r="C859" t="s">
+        <v>23</v>
+      </c>
+      <c r="D859" t="s">
+        <v>94</v>
+      </c>
+      <c r="E859" t="s">
+        <v>25</v>
+      </c>
+      <c r="G859" t="s">
+        <v>8</v>
+      </c>
+      <c r="H859" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="860" spans="1:10">
+      <c r="A860" t="s">
+        <v>27</v>
+      </c>
+      <c r="B860" t="s">
+        <v>107</v>
+      </c>
+      <c r="C860" t="s">
         <v>28</v>
       </c>
-      <c r="D116" t="s">
+      <c r="D860" t="s">
+        <v>107</v>
+      </c>
+      <c r="E860" t="s">
+        <v>29</v>
+      </c>
+      <c r="F860" t="s">
+        <v>83</v>
+      </c>
+      <c r="G860" t="s">
+        <v>31</v>
+      </c>
+      <c r="H860" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="861" spans="1:10">
+      <c r="A861" t="s">
+        <v>33</v>
+      </c>
+      <c r="B861" t="s">
+        <v>83</v>
+      </c>
+      <c r="C861" t="s">
+        <v>34</v>
+      </c>
+      <c r="D861" t="s">
+        <v>84</v>
+      </c>
+      <c r="E861" t="s">
+        <v>6</v>
+      </c>
+      <c r="F861" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" s="27"/>
+    </row>
+    <row r="866" spans="1:10">
+      <c r="A866" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B866" s="2"/>
+      <c r="C866" s="2"/>
+      <c r="D866" s="2"/>
+      <c r="E866" s="2"/>
+      <c r="F866" s="2"/>
+      <c r="G866" s="2"/>
+      <c r="H866" s="2"/>
+      <c r="I866" s="2"/>
+      <c r="J866" s="2"/>
+    </row>
+    <row r="867" spans="1:10">
+      <c r="A867" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B867" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C867" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D867" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E867" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F867" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G867" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H867" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I867" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J867" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="868" spans="1:10">
+      <c r="A868" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="B868" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="C868" s="3"/>
+      <c r="D868" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E868" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="F868" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G868" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H868" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I868" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="J868" s="6" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="870" spans="1:10">
+      <c r="A870" t="s">
+        <v>20</v>
+      </c>
+      <c r="B870" t="s">
+        <v>532</v>
+      </c>
+      <c r="C870" t="s">
+        <v>21</v>
+      </c>
+      <c r="D870" t="s">
+        <v>535</v>
+      </c>
+      <c r="E870" t="s">
+        <v>5</v>
+      </c>
+      <c r="F870" t="s">
+        <v>14</v>
+      </c>
+      <c r="G870" t="s">
+        <v>7</v>
+      </c>
+      <c r="H870" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10">
+      <c r="A871" t="s">
+        <v>9</v>
+      </c>
+      <c r="B871" t="s">
+        <v>18</v>
+      </c>
+      <c r="C871" t="s">
+        <v>23</v>
+      </c>
+      <c r="D871" t="s">
+        <v>24</v>
+      </c>
+      <c r="E871" t="s">
+        <v>25</v>
+      </c>
+      <c r="F871" t="s">
+        <v>26</v>
+      </c>
+      <c r="G871" t="s">
+        <v>8</v>
+      </c>
+      <c r="H871" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="872" spans="1:10">
+      <c r="A872" t="s">
+        <v>27</v>
+      </c>
+      <c r="B872" t="s">
+        <v>534</v>
+      </c>
+      <c r="C872" t="s">
+        <v>28</v>
+      </c>
+      <c r="D872" t="s">
+        <v>534</v>
+      </c>
+      <c r="E872" t="s">
+        <v>29</v>
+      </c>
+      <c r="F872" t="s">
+        <v>83</v>
+      </c>
+      <c r="G872" t="s">
+        <v>31</v>
+      </c>
+      <c r="H872" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="873" spans="1:10">
+      <c r="A873" t="s">
+        <v>33</v>
+      </c>
+      <c r="B873" t="s">
+        <v>83</v>
+      </c>
+      <c r="C873" t="s">
+        <v>34</v>
+      </c>
+      <c r="D873" t="s">
+        <v>84</v>
+      </c>
+      <c r="E873" t="s">
+        <v>6</v>
+      </c>
+      <c r="F873" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="876" spans="1:10">
+      <c r="A876" s="27"/>
+    </row>
+    <row r="878" spans="1:10">
+      <c r="A878" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B878" s="2"/>
+      <c r="C878" s="2"/>
+      <c r="D878" s="2"/>
+      <c r="E878" s="2"/>
+      <c r="F878" s="2"/>
+      <c r="G878" s="2"/>
+      <c r="H878" s="2"/>
+      <c r="I878" s="2"/>
+      <c r="J878" s="2"/>
+    </row>
+    <row r="879" spans="1:10">
+      <c r="A879" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B879" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C879" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D879" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E879" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F879" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G879" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H879" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I879" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J879" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="880" spans="1:10">
+      <c r="A880" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B880" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C880" s="3"/>
+      <c r="D880" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="E880" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F880" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G880" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H880" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I880" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="J880" s="6" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="882" spans="1:10">
+      <c r="A882" t="s">
+        <v>20</v>
+      </c>
+      <c r="B882" t="s">
+        <v>539</v>
+      </c>
+      <c r="C882" t="s">
+        <v>21</v>
+      </c>
+      <c r="D882" t="s">
+        <v>542</v>
+      </c>
+      <c r="E882" t="s">
+        <v>5</v>
+      </c>
+      <c r="F882" t="s">
+        <v>540</v>
+      </c>
+      <c r="G882" t="s">
+        <v>7</v>
+      </c>
+      <c r="H882" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="883" spans="1:10">
+      <c r="A883" t="s">
+        <v>9</v>
+      </c>
+      <c r="B883" t="s">
+        <v>18</v>
+      </c>
+      <c r="C883" t="s">
+        <v>23</v>
+      </c>
+      <c r="D883" t="s">
+        <v>94</v>
+      </c>
+      <c r="E883" t="s">
+        <v>25</v>
+      </c>
+      <c r="F883" t="s">
+        <v>95</v>
+      </c>
+      <c r="G883" t="s">
+        <v>8</v>
+      </c>
+      <c r="H883" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10">
+      <c r="A884" t="s">
+        <v>27</v>
+      </c>
+      <c r="B884" t="s">
+        <v>541</v>
+      </c>
+      <c r="C884" t="s">
+        <v>28</v>
+      </c>
+      <c r="D884" t="s">
+        <v>541</v>
+      </c>
+      <c r="E884" t="s">
+        <v>29</v>
+      </c>
+      <c r="F884" t="s">
+        <v>83</v>
+      </c>
+      <c r="G884" t="s">
+        <v>31</v>
+      </c>
+      <c r="H884" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="885" spans="1:10">
+      <c r="A885" t="s">
+        <v>33</v>
+      </c>
+      <c r="B885" t="s">
+        <v>83</v>
+      </c>
+      <c r="C885" t="s">
+        <v>34</v>
+      </c>
+      <c r="D885" t="s">
+        <v>84</v>
+      </c>
+      <c r="E885" t="s">
+        <v>6</v>
+      </c>
+      <c r="F885" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="888" spans="1:10">
+      <c r="A888" s="27"/>
+    </row>
+    <row r="890" spans="1:10">
+      <c r="A890" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B890" s="2"/>
+      <c r="C890" s="2"/>
+      <c r="D890" s="2"/>
+      <c r="E890" s="2"/>
+      <c r="F890" s="2"/>
+      <c r="G890" s="2"/>
+      <c r="H890" s="2"/>
+      <c r="I890" s="2"/>
+      <c r="J890" s="2"/>
+    </row>
+    <row r="891" spans="1:10">
+      <c r="A891" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B891" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C891" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D891" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E891" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F891" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G891" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H891" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I891" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J891" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="892" spans="1:10">
+      <c r="A892" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B892" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C892" s="3"/>
+      <c r="D892" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E892" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="F892" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G892" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H892" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I892" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="J892" s="6" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10">
+      <c r="A894" t="s">
+        <v>20</v>
+      </c>
+      <c r="B894" t="s">
+        <v>545</v>
+      </c>
+      <c r="C894" t="s">
+        <v>21</v>
+      </c>
+      <c r="D894" t="s">
+        <v>548</v>
+      </c>
+      <c r="E894" t="s">
+        <v>5</v>
+      </c>
+      <c r="F894" t="s">
+        <v>14</v>
+      </c>
+      <c r="G894" t="s">
+        <v>7</v>
+      </c>
+      <c r="H894" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10">
+      <c r="A895" t="s">
+        <v>9</v>
+      </c>
+      <c r="B895" t="s">
+        <v>18</v>
+      </c>
+      <c r="C895" t="s">
+        <v>23</v>
+      </c>
+      <c r="D895" t="s">
+        <v>24</v>
+      </c>
+      <c r="E895" t="s">
+        <v>25</v>
+      </c>
+      <c r="F895" t="s">
+        <v>26</v>
+      </c>
+      <c r="G895" t="s">
+        <v>8</v>
+      </c>
+      <c r="H895" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10">
+      <c r="A896" t="s">
+        <v>27</v>
+      </c>
+      <c r="B896" t="s">
+        <v>547</v>
+      </c>
+      <c r="C896" t="s">
+        <v>28</v>
+      </c>
+      <c r="D896" t="s">
+        <v>547</v>
+      </c>
+      <c r="E896" t="s">
+        <v>29</v>
+      </c>
+      <c r="F896" t="s">
+        <v>83</v>
+      </c>
+      <c r="G896" t="s">
+        <v>31</v>
+      </c>
+      <c r="H896" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10">
+      <c r="A897" t="s">
+        <v>33</v>
+      </c>
+      <c r="B897" t="s">
+        <v>83</v>
+      </c>
+      <c r="C897" t="s">
+        <v>34</v>
+      </c>
+      <c r="D897" t="s">
+        <v>84</v>
+      </c>
+      <c r="E897" t="s">
+        <v>6</v>
+      </c>
+      <c r="F897" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="900" spans="1:10">
+      <c r="A900" s="27"/>
+    </row>
+    <row r="902" spans="1:10">
+      <c r="A902" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B902" s="2"/>
+      <c r="C902" s="2"/>
+      <c r="D902" s="2"/>
+      <c r="E902" s="2"/>
+      <c r="F902" s="2"/>
+      <c r="G902" s="2"/>
+      <c r="H902" s="2"/>
+      <c r="I902" s="2"/>
+      <c r="J902" s="2"/>
+    </row>
+    <row r="903" spans="1:10">
+      <c r="A903" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B903" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C903" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D903" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E903" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F903" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G903" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H903" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I903" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J903" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="904" spans="1:10">
+      <c r="A904" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B904" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C904" s="3"/>
+      <c r="D904" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E904" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="F904" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G904" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H904" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I904" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="J904" s="6" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="906" spans="1:10">
+      <c r="A906" t="s">
+        <v>20</v>
+      </c>
+      <c r="B906" t="s">
+        <v>551</v>
+      </c>
+      <c r="C906" t="s">
+        <v>21</v>
+      </c>
+      <c r="D906" t="s">
+        <v>553</v>
+      </c>
+      <c r="E906" t="s">
+        <v>5</v>
+      </c>
+      <c r="F906" t="s">
+        <v>14</v>
+      </c>
+      <c r="G906" t="s">
+        <v>7</v>
+      </c>
+      <c r="H906" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" t="s">
+        <v>9</v>
+      </c>
+      <c r="B907" t="s">
+        <v>18</v>
+      </c>
+      <c r="C907" t="s">
+        <v>23</v>
+      </c>
+      <c r="D907" t="s">
+        <v>554</v>
+      </c>
+      <c r="E907" t="s">
+        <v>25</v>
+      </c>
+      <c r="F907" t="s">
+        <v>26</v>
+      </c>
+      <c r="G907" t="s">
+        <v>8</v>
+      </c>
+      <c r="H907" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="908" spans="1:10">
+      <c r="A908" t="s">
+        <v>27</v>
+      </c>
+      <c r="B908" t="s">
+        <v>547</v>
+      </c>
+      <c r="C908" t="s">
+        <v>28</v>
+      </c>
+      <c r="D908" t="s">
+        <v>547</v>
+      </c>
+      <c r="E908" t="s">
+        <v>29</v>
+      </c>
+      <c r="F908" t="s">
+        <v>83</v>
+      </c>
+      <c r="G908" t="s">
+        <v>31</v>
+      </c>
+      <c r="H908" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="909" spans="1:10">
+      <c r="A909" t="s">
+        <v>33</v>
+      </c>
+      <c r="B909" t="s">
+        <v>83</v>
+      </c>
+      <c r="C909" t="s">
+        <v>34</v>
+      </c>
+      <c r="D909" t="s">
+        <v>84</v>
+      </c>
+      <c r="E909" t="s">
+        <v>6</v>
+      </c>
+      <c r="F909" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10">
+      <c r="A912" s="27"/>
+    </row>
+    <row r="914" spans="1:10">
+      <c r="A914" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B914" s="2"/>
+      <c r="C914" s="2"/>
+      <c r="D914" s="2"/>
+      <c r="E914" s="2"/>
+      <c r="F914" s="2"/>
+      <c r="G914" s="2"/>
+      <c r="H914" s="2"/>
+      <c r="I914" s="2"/>
+      <c r="J914" s="2"/>
+    </row>
+    <row r="915" spans="1:10">
+      <c r="A915" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B915" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C915" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D915" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E915" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F915" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G915" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H915" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I915" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J915" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B916" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C916" s="3"/>
+      <c r="D916" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E916" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="F916" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G916" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H916" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I916" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="J916" s="6" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10">
+      <c r="A918" t="s">
+        <v>20</v>
+      </c>
+      <c r="B918" t="s">
+        <v>551</v>
+      </c>
+      <c r="C918" t="s">
+        <v>21</v>
+      </c>
+      <c r="D918" t="s">
+        <v>553</v>
+      </c>
+      <c r="E918" t="s">
+        <v>5</v>
+      </c>
+      <c r="F918" t="s">
+        <v>14</v>
+      </c>
+      <c r="G918" t="s">
+        <v>7</v>
+      </c>
+      <c r="H918" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10">
+      <c r="A919" t="s">
+        <v>9</v>
+      </c>
+      <c r="B919" t="s">
+        <v>18</v>
+      </c>
+      <c r="C919" t="s">
+        <v>23</v>
+      </c>
+      <c r="D919" t="s">
+        <v>24</v>
+      </c>
+      <c r="E919" t="s">
+        <v>25</v>
+      </c>
+      <c r="F919" t="s">
+        <v>26</v>
+      </c>
+      <c r="G919" t="s">
+        <v>8</v>
+      </c>
+      <c r="H919" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="920" spans="1:10">
+      <c r="A920" t="s">
+        <v>27</v>
+      </c>
+      <c r="B920" t="s">
+        <v>547</v>
+      </c>
+      <c r="C920" t="s">
+        <v>28</v>
+      </c>
+      <c r="D920" t="s">
+        <v>547</v>
+      </c>
+      <c r="E920" t="s">
+        <v>29</v>
+      </c>
+      <c r="F920" t="s">
+        <v>83</v>
+      </c>
+      <c r="G920" t="s">
+        <v>31</v>
+      </c>
+      <c r="H920" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10">
+      <c r="A921" t="s">
+        <v>33</v>
+      </c>
+      <c r="B921" t="s">
+        <v>83</v>
+      </c>
+      <c r="C921" t="s">
+        <v>34</v>
+      </c>
+      <c r="D921" t="s">
+        <v>84</v>
+      </c>
+      <c r="E921" t="s">
+        <v>6</v>
+      </c>
+      <c r="F921" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10">
+      <c r="A924" s="27"/>
+    </row>
+    <row r="926" spans="1:10">
+      <c r="A926" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="B926" s="2"/>
+      <c r="C926" s="2"/>
+      <c r="D926" s="2"/>
+      <c r="E926" s="2"/>
+      <c r="F926" s="2"/>
+      <c r="G926" s="2"/>
+      <c r="H926" s="2"/>
+      <c r="I926" s="2"/>
+      <c r="J926" s="2"/>
+    </row>
+    <row r="927" spans="1:10">
+      <c r="A927" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B927" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C927" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D927" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E927" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F927" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G927" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H927" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I927" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J927" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10">
+      <c r="A928" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="B928" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C928" s="3"/>
+      <c r="D928" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="E928" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F928" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G928" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H928" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I928" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="J928" s="6" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" t="s">
+        <v>20</v>
+      </c>
+      <c r="B930" t="s">
+        <v>557</v>
+      </c>
+      <c r="C930" t="s">
+        <v>21</v>
+      </c>
+      <c r="D930" t="s">
+        <v>559</v>
+      </c>
+      <c r="E930" t="s">
+        <v>5</v>
+      </c>
+      <c r="F930" t="s">
+        <v>540</v>
+      </c>
+      <c r="G930" t="s">
+        <v>7</v>
+      </c>
+      <c r="H930" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="931" spans="1:10">
+      <c r="A931" t="s">
+        <v>9</v>
+      </c>
+      <c r="B931" t="s">
+        <v>18</v>
+      </c>
+      <c r="C931" t="s">
+        <v>23</v>
+      </c>
+      <c r="D931" t="s">
+        <v>94</v>
+      </c>
+      <c r="E931" t="s">
+        <v>25</v>
+      </c>
+      <c r="F931" t="s">
+        <v>95</v>
+      </c>
+      <c r="G931" t="s">
+        <v>8</v>
+      </c>
+      <c r="H931" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10">
+      <c r="A932" t="s">
+        <v>27</v>
+      </c>
+      <c r="B932" t="s">
+        <v>558</v>
+      </c>
+      <c r="C932" t="s">
+        <v>28</v>
+      </c>
+      <c r="D932" t="s">
+        <v>558</v>
+      </c>
+      <c r="E932" t="s">
+        <v>29</v>
+      </c>
+      <c r="F932" t="s">
+        <v>83</v>
+      </c>
+      <c r="G932" t="s">
+        <v>31</v>
+      </c>
+      <c r="H932" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="933" spans="1:10">
+      <c r="A933" t="s">
+        <v>33</v>
+      </c>
+      <c r="B933" t="s">
+        <v>83</v>
+      </c>
+      <c r="C933" t="s">
+        <v>34</v>
+      </c>
+      <c r="D933" t="s">
+        <v>84</v>
+      </c>
+      <c r="E933" t="s">
+        <v>6</v>
+      </c>
+      <c r="F933" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="936" spans="1:10">
+      <c r="A936" s="27"/>
+    </row>
+    <row r="938" spans="1:10">
+      <c r="A938" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B938" s="2"/>
+      <c r="C938" s="2"/>
+      <c r="D938" s="2"/>
+      <c r="E938" s="2"/>
+      <c r="F938" s="2"/>
+      <c r="G938" s="2"/>
+      <c r="H938" s="2"/>
+      <c r="I938" s="2"/>
+      <c r="J938" s="2"/>
+    </row>
+    <row r="939" spans="1:10">
+      <c r="A939" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B939" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C939" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D939" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E939" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F939" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G939" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H939" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I939" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J939" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="940" spans="1:10">
+      <c r="A940" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="B940" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C940" s="3"/>
+      <c r="D940" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="E116" t="s">
+      <c r="E940" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F940" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G940" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H940" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I940" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J940" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" t="s">
+        <v>20</v>
+      </c>
+      <c r="B942" t="s">
+        <v>562</v>
+      </c>
+      <c r="C942" t="s">
+        <v>21</v>
+      </c>
+      <c r="D942" t="s">
+        <v>559</v>
+      </c>
+      <c r="E942" t="s">
+        <v>5</v>
+      </c>
+      <c r="F942" t="s">
+        <v>89</v>
+      </c>
+      <c r="G942" t="s">
+        <v>7</v>
+      </c>
+      <c r="H942" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" t="s">
+        <v>9</v>
+      </c>
+      <c r="B943" t="s">
+        <v>18</v>
+      </c>
+      <c r="C943" t="s">
+        <v>23</v>
+      </c>
+      <c r="D943" t="s">
+        <v>94</v>
+      </c>
+      <c r="E943" t="s">
+        <v>25</v>
+      </c>
+      <c r="F943" t="s">
+        <v>95</v>
+      </c>
+      <c r="G943" t="s">
+        <v>8</v>
+      </c>
+      <c r="H943" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="944" spans="1:10">
+      <c r="A944" t="s">
+        <v>27</v>
+      </c>
+      <c r="B944" t="s">
+        <v>107</v>
+      </c>
+      <c r="C944" t="s">
+        <v>28</v>
+      </c>
+      <c r="D944" t="s">
+        <v>107</v>
+      </c>
+      <c r="E944" t="s">
         <v>29</v>
       </c>
-      <c r="F116" t="s">
-[...2 lines deleted...]
-      <c r="G116" t="s">
+      <c r="F944" t="s">
+        <v>83</v>
+      </c>
+      <c r="G944" t="s">
         <v>31</v>
       </c>
-      <c r="H116" t="s">
-[...10 lines deleted...]
-      <c r="C117" t="s">
+      <c r="H944" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="945" spans="1:10">
+      <c r="A945" t="s">
         <v>33</v>
       </c>
-      <c r="D117" t="s">
+      <c r="B945" t="s">
+        <v>83</v>
+      </c>
+      <c r="C945" t="s">
         <v>34</v>
       </c>
-      <c r="E117" t="s">
+      <c r="D945" t="s">
+        <v>84</v>
+      </c>
+      <c r="E945" t="s">
         <v>6</v>
       </c>
-      <c r="F117" t="s">
-[...7 lines deleted...]
-      <c r="A122" s="2" t="s">
+      <c r="F945" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="948" spans="1:10">
+      <c r="A948" s="27"/>
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="B950" s="2"/>
+      <c r="C950" s="2"/>
+      <c r="D950" s="2"/>
+      <c r="E950" s="2"/>
+      <c r="F950" s="2"/>
+      <c r="G950" s="2"/>
+      <c r="H950" s="2"/>
+      <c r="I950" s="2"/>
+      <c r="J950" s="2"/>
+    </row>
+    <row r="951" spans="1:10">
+      <c r="A951" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B951" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C951" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D951" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E951" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F951" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G951" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H951" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I951" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J951" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B952" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C952" s="3"/>
+      <c r="D952" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E952" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="F952" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G952" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B122" s="2"/>
-[...10 lines deleted...]
-      <c r="A123" s="4" t="s">
+      <c r="H952" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I952" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J952" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" t="s">
+        <v>20</v>
+      </c>
+      <c r="B954" t="s">
+        <v>565</v>
+      </c>
+      <c r="C954" t="s">
+        <v>21</v>
+      </c>
+      <c r="D954" t="s">
+        <v>567</v>
+      </c>
+      <c r="E954" t="s">
+        <v>5</v>
+      </c>
+      <c r="F954" t="s">
+        <v>89</v>
+      </c>
+      <c r="G954" t="s">
+        <v>7</v>
+      </c>
+      <c r="H954" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" t="s">
+        <v>9</v>
+      </c>
+      <c r="B955" t="s">
+        <v>18</v>
+      </c>
+      <c r="C955" t="s">
+        <v>23</v>
+      </c>
+      <c r="D955" t="s">
+        <v>94</v>
+      </c>
+      <c r="E955" t="s">
+        <v>25</v>
+      </c>
+      <c r="F955" t="s">
+        <v>95</v>
+      </c>
+      <c r="G955" t="s">
+        <v>8</v>
+      </c>
+      <c r="H955" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" t="s">
+        <v>27</v>
+      </c>
+      <c r="B956" t="s">
+        <v>107</v>
+      </c>
+      <c r="C956" t="s">
+        <v>28</v>
+      </c>
+      <c r="D956" t="s">
+        <v>107</v>
+      </c>
+      <c r="E956" t="s">
+        <v>29</v>
+      </c>
+      <c r="F956" t="s">
+        <v>83</v>
+      </c>
+      <c r="G956" t="s">
+        <v>31</v>
+      </c>
+      <c r="H956" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="957" spans="1:10">
+      <c r="A957" t="s">
+        <v>33</v>
+      </c>
+      <c r="B957" t="s">
+        <v>83</v>
+      </c>
+      <c r="C957" t="s">
+        <v>34</v>
+      </c>
+      <c r="D957" t="s">
+        <v>84</v>
+      </c>
+      <c r="E957" t="s">
+        <v>6</v>
+      </c>
+      <c r="F957" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="27"/>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B962" s="2"/>
+      <c r="C962" s="2"/>
+      <c r="D962" s="2"/>
+      <c r="E962" s="2"/>
+      <c r="F962" s="2"/>
+      <c r="G962" s="2"/>
+      <c r="H962" s="2"/>
+      <c r="I962" s="2"/>
+      <c r="J962" s="2"/>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B123" s="4" t="s">
+      <c r="B963" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C123" s="4" t="s">
+      <c r="C963" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D123" s="4" t="s">
+      <c r="D963" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E123" s="4" t="s">
+      <c r="E963" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F123" s="4" t="s">
+      <c r="F963" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G123" s="4" t="s">
+      <c r="G963" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H123" s="4" t="s">
+      <c r="H963" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="I963" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="J963" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="124" spans="1:10">
-[...10 lines deleted...]
-      <c r="E124" s="3" t="s">
+    <row r="964" spans="1:10">
+      <c r="A964" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="B964" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C964" s="3"/>
+      <c r="D964" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E964" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="F964" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G964" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H964" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I964" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="J964" s="6" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" t="s">
+        <v>20</v>
+      </c>
+      <c r="B966" t="s">
+        <v>569</v>
+      </c>
+      <c r="C966" t="s">
+        <v>21</v>
+      </c>
+      <c r="D966" t="s">
+        <v>567</v>
+      </c>
+      <c r="E966" t="s">
+        <v>5</v>
+      </c>
+      <c r="F966" t="s">
+        <v>89</v>
+      </c>
+      <c r="G966" t="s">
+        <v>7</v>
+      </c>
+      <c r="H966" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" t="s">
+        <v>9</v>
+      </c>
+      <c r="B967" t="s">
+        <v>18</v>
+      </c>
+      <c r="C967" t="s">
+        <v>23</v>
+      </c>
+      <c r="D967" t="s">
         <v>94</v>
       </c>
-      <c r="F124" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I124" s="6" t="s">
+      <c r="E967" t="s">
+        <v>25</v>
+      </c>
+      <c r="F967" t="s">
         <v>95</v>
       </c>
-      <c r="J124" s="6" t="s">
-[...48 lines deleted...]
-      <c r="G127" t="s">
+      <c r="G967" t="s">
         <v>8</v>
       </c>
-      <c r="H127" t="s">
-[...4 lines deleted...]
-      <c r="A128" t="s">
+      <c r="H967" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="968" spans="1:10">
+      <c r="A968" t="s">
         <v>27</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="B968" t="s">
+        <v>570</v>
+      </c>
+      <c r="C968" t="s">
         <v>28</v>
       </c>
-      <c r="D128" t="s">
-[...2 lines deleted...]
-      <c r="E128" t="s">
+      <c r="D968" t="s">
+        <v>570</v>
+      </c>
+      <c r="E968" t="s">
         <v>29</v>
       </c>
-      <c r="F128" t="s">
-[...2 lines deleted...]
-      <c r="G128" t="s">
+      <c r="F968" t="s">
+        <v>83</v>
+      </c>
+      <c r="G968" t="s">
         <v>31</v>
       </c>
-      <c r="H128" t="s">
-[...10 lines deleted...]
-      <c r="C129" t="s">
+      <c r="H968" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="969" spans="1:10">
+      <c r="A969" t="s">
         <v>33</v>
       </c>
-      <c r="D129" t="s">
+      <c r="B969" t="s">
+        <v>83</v>
+      </c>
+      <c r="C969" t="s">
         <v>34</v>
       </c>
-      <c r="E129" t="s">
+      <c r="D969" t="s">
+        <v>84</v>
+      </c>
+      <c r="E969" t="s">
         <v>6</v>
       </c>
-      <c r="F129" t="s">
-[...1062 lines deleted...]
-        <v>114</v>
+      <c r="F969" t="s">
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-[...30 lines deleted...]
-    <mergeCell ref="F201:H201"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A35:J35"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="A47:J47"/>
+    <mergeCell ref="F54:H54"/>
+    <mergeCell ref="A59:J59"/>
+    <mergeCell ref="F66:H66"/>
+    <mergeCell ref="A71:J71"/>
+    <mergeCell ref="F78:H78"/>
+    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="A91:E91"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A99:H99"/>
+    <mergeCell ref="A101:C101"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A110:H110"/>
+    <mergeCell ref="A113:H113"/>
+    <mergeCell ref="A115:C115"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A123:H123"/>
+    <mergeCell ref="A126:H126"/>
+    <mergeCell ref="A128:C128"/>
+    <mergeCell ref="A132:E132"/>
+    <mergeCell ref="A136:H136"/>
+    <mergeCell ref="A139:H139"/>
+    <mergeCell ref="A141:C141"/>
+    <mergeCell ref="A145:E145"/>
+    <mergeCell ref="A150:H150"/>
+    <mergeCell ref="A153:H153"/>
+    <mergeCell ref="A155:C155"/>
+    <mergeCell ref="A159:E159"/>
+    <mergeCell ref="A164:H164"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A169:C169"/>
+    <mergeCell ref="A173:E173"/>
+    <mergeCell ref="A177:H177"/>
+    <mergeCell ref="A180:H180"/>
+    <mergeCell ref="A182:C182"/>
+    <mergeCell ref="A186:E186"/>
+    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A196:C196"/>
+    <mergeCell ref="A200:E200"/>
+    <mergeCell ref="A205:H205"/>
+    <mergeCell ref="A208:H208"/>
+    <mergeCell ref="A210:C210"/>
+    <mergeCell ref="A214:E214"/>
+    <mergeCell ref="A219:H219"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A224:C224"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A233:H233"/>
+    <mergeCell ref="A236:H236"/>
+    <mergeCell ref="A238:C238"/>
+    <mergeCell ref="A242:E242"/>
+    <mergeCell ref="A247:H247"/>
+    <mergeCell ref="A250:H250"/>
+    <mergeCell ref="A252:C252"/>
+    <mergeCell ref="A256:E256"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A264:H264"/>
+    <mergeCell ref="A266:C266"/>
+    <mergeCell ref="A270:E270"/>
+    <mergeCell ref="A275:H275"/>
+    <mergeCell ref="A278:H278"/>
+    <mergeCell ref="A280:C280"/>
+    <mergeCell ref="A284:E284"/>
+    <mergeCell ref="A289:H289"/>
+    <mergeCell ref="A292:H292"/>
+    <mergeCell ref="A294:C294"/>
+    <mergeCell ref="A298:E298"/>
+    <mergeCell ref="A303:H303"/>
+    <mergeCell ref="A306:H306"/>
+    <mergeCell ref="A308:C308"/>
+    <mergeCell ref="A312:E312"/>
+    <mergeCell ref="A317:H317"/>
+    <mergeCell ref="A320:H320"/>
+    <mergeCell ref="A322:C322"/>
+    <mergeCell ref="A326:E326"/>
+    <mergeCell ref="A330:H330"/>
+    <mergeCell ref="A333:H333"/>
+    <mergeCell ref="A335:C335"/>
+    <mergeCell ref="A339:E339"/>
+    <mergeCell ref="A344:H344"/>
+    <mergeCell ref="A347:H347"/>
+    <mergeCell ref="A349:C349"/>
+    <mergeCell ref="A353:E353"/>
+    <mergeCell ref="A358:H358"/>
+    <mergeCell ref="A361:H361"/>
+    <mergeCell ref="A363:C363"/>
+    <mergeCell ref="A367:E367"/>
+    <mergeCell ref="A372:H372"/>
+    <mergeCell ref="A375:H375"/>
+    <mergeCell ref="A377:C377"/>
+    <mergeCell ref="A381:E381"/>
+    <mergeCell ref="A386:H386"/>
+    <mergeCell ref="A389:H389"/>
+    <mergeCell ref="A391:C391"/>
+    <mergeCell ref="A395:E395"/>
+    <mergeCell ref="A400:H400"/>
+    <mergeCell ref="A403:H403"/>
+    <mergeCell ref="A405:C405"/>
+    <mergeCell ref="A409:E409"/>
+    <mergeCell ref="A414:H414"/>
+    <mergeCell ref="A417:H417"/>
+    <mergeCell ref="A419:C419"/>
+    <mergeCell ref="A423:E423"/>
+    <mergeCell ref="A428:H428"/>
+    <mergeCell ref="A431:H431"/>
+    <mergeCell ref="A433:C433"/>
+    <mergeCell ref="A437:E437"/>
+    <mergeCell ref="A442:H442"/>
+    <mergeCell ref="A445:H445"/>
+    <mergeCell ref="A447:C447"/>
+    <mergeCell ref="A451:E451"/>
+    <mergeCell ref="A456:H456"/>
+    <mergeCell ref="A459:H459"/>
+    <mergeCell ref="A461:C461"/>
+    <mergeCell ref="A465:E465"/>
+    <mergeCell ref="A470:H470"/>
+    <mergeCell ref="A473:H473"/>
+    <mergeCell ref="A475:C475"/>
+    <mergeCell ref="A479:E479"/>
+    <mergeCell ref="A484:H484"/>
+    <mergeCell ref="A487:H487"/>
+    <mergeCell ref="A489:C489"/>
+    <mergeCell ref="A493:E493"/>
+    <mergeCell ref="A498:H498"/>
+    <mergeCell ref="A501:H501"/>
+    <mergeCell ref="A503:C503"/>
+    <mergeCell ref="A507:E507"/>
+    <mergeCell ref="A512:H512"/>
+    <mergeCell ref="A515:H515"/>
+    <mergeCell ref="A517:C517"/>
+    <mergeCell ref="A521:E521"/>
+    <mergeCell ref="A526:H526"/>
+    <mergeCell ref="A529:H529"/>
+    <mergeCell ref="A531:C531"/>
+    <mergeCell ref="A535:E535"/>
+    <mergeCell ref="A540:H540"/>
+    <mergeCell ref="A543:H543"/>
+    <mergeCell ref="A545:C545"/>
+    <mergeCell ref="A549:E549"/>
+    <mergeCell ref="A554:H554"/>
+    <mergeCell ref="A557:H557"/>
+    <mergeCell ref="A559:C559"/>
+    <mergeCell ref="A563:E563"/>
+    <mergeCell ref="A568:H568"/>
+    <mergeCell ref="A571:H571"/>
+    <mergeCell ref="A573:C573"/>
+    <mergeCell ref="A577:E577"/>
+    <mergeCell ref="A581:H581"/>
+    <mergeCell ref="A584:H584"/>
+    <mergeCell ref="A586:C586"/>
+    <mergeCell ref="A590:E590"/>
+    <mergeCell ref="A595:H595"/>
+    <mergeCell ref="A598:H598"/>
+    <mergeCell ref="A600:C600"/>
+    <mergeCell ref="A604:E604"/>
+    <mergeCell ref="A608:H608"/>
+    <mergeCell ref="A611:H611"/>
+    <mergeCell ref="A613:C613"/>
+    <mergeCell ref="A617:E617"/>
+    <mergeCell ref="A622:H622"/>
+    <mergeCell ref="A625:H625"/>
+    <mergeCell ref="A627:C627"/>
+    <mergeCell ref="A631:E631"/>
+    <mergeCell ref="A636:H636"/>
+    <mergeCell ref="A639:H639"/>
+    <mergeCell ref="A641:C641"/>
+    <mergeCell ref="A645:E645"/>
+    <mergeCell ref="A650:H650"/>
+    <mergeCell ref="A653:H653"/>
+    <mergeCell ref="A655:C655"/>
+    <mergeCell ref="A659:E659"/>
+    <mergeCell ref="A664:H664"/>
+    <mergeCell ref="A667:H667"/>
+    <mergeCell ref="A669:C669"/>
+    <mergeCell ref="A673:E673"/>
+    <mergeCell ref="A678:H678"/>
+    <mergeCell ref="A681:H681"/>
+    <mergeCell ref="A683:C683"/>
+    <mergeCell ref="A687:E687"/>
+    <mergeCell ref="A692:H692"/>
+    <mergeCell ref="A695:H695"/>
+    <mergeCell ref="A697:C697"/>
+    <mergeCell ref="A701:E701"/>
+    <mergeCell ref="A706:H706"/>
+    <mergeCell ref="A709:H709"/>
+    <mergeCell ref="A711:C711"/>
+    <mergeCell ref="A715:E715"/>
+    <mergeCell ref="A720:H720"/>
+    <mergeCell ref="A723:H723"/>
+    <mergeCell ref="A725:C725"/>
+    <mergeCell ref="A729:E729"/>
+    <mergeCell ref="A734:H734"/>
+    <mergeCell ref="A737:H737"/>
+    <mergeCell ref="A739:C739"/>
+    <mergeCell ref="A743:E743"/>
+    <mergeCell ref="A748:H748"/>
+    <mergeCell ref="A751:H751"/>
+    <mergeCell ref="A753:C753"/>
+    <mergeCell ref="A757:E757"/>
+    <mergeCell ref="A762:H762"/>
+    <mergeCell ref="A765:H765"/>
+    <mergeCell ref="A767:C767"/>
+    <mergeCell ref="A771:E771"/>
+    <mergeCell ref="A776:H776"/>
+    <mergeCell ref="A779:H779"/>
+    <mergeCell ref="A781:C781"/>
+    <mergeCell ref="A785:E785"/>
+    <mergeCell ref="A789:H789"/>
+    <mergeCell ref="A792:H792"/>
+    <mergeCell ref="A794:C794"/>
+    <mergeCell ref="A798:E798"/>
+    <mergeCell ref="A802:H802"/>
+    <mergeCell ref="A805:H805"/>
+    <mergeCell ref="A807:C807"/>
+    <mergeCell ref="A811:E811"/>
+    <mergeCell ref="A818:J818"/>
+    <mergeCell ref="F825:H825"/>
+    <mergeCell ref="A830:J830"/>
+    <mergeCell ref="F837:H837"/>
+    <mergeCell ref="A842:J842"/>
+    <mergeCell ref="F849:H849"/>
+    <mergeCell ref="A854:J854"/>
+    <mergeCell ref="F861:H861"/>
+    <mergeCell ref="A866:J866"/>
+    <mergeCell ref="F873:H873"/>
+    <mergeCell ref="A878:J878"/>
+    <mergeCell ref="F885:H885"/>
+    <mergeCell ref="A890:J890"/>
+    <mergeCell ref="F897:H897"/>
+    <mergeCell ref="A902:J902"/>
+    <mergeCell ref="F909:H909"/>
+    <mergeCell ref="A914:J914"/>
+    <mergeCell ref="F921:H921"/>
+    <mergeCell ref="A926:J926"/>
+    <mergeCell ref="F933:H933"/>
+    <mergeCell ref="A938:J938"/>
+    <mergeCell ref="F945:H945"/>
+    <mergeCell ref="A950:J950"/>
+    <mergeCell ref="F957:H957"/>
+    <mergeCell ref="A962:J962"/>
+    <mergeCell ref="F969:H969"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>