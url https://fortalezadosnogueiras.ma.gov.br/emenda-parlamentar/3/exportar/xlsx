--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -50,51 +50,51 @@
   <si>
     <t>30460004/2022</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
+    <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAUDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Fortaleza dos Nogueiras</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>